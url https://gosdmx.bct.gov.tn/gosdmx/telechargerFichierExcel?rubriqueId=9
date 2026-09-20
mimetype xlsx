--- v0 (2026-05-09)
+++ v1 (2026-09-20)
@@ -7,83 +7,83 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="23001"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bctbank-my.sharepoint.com/personal/myriem_jebisse_bct_gov_tn/Documents/Bureau/SITUATIONS/2026/PNRD/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="212" documentId="13_ncr:1_{B7E94991-7D92-4E25-BA3E-5C9EA0A0E377}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{75462438-A4A8-411C-8205-F42E99D6B8E4}"/>
+  <xr:revisionPtr revIDLastSave="227" documentId="13_ncr:1_{B7E94991-7D92-4E25-BA3E-5C9EA0A0E377}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{1129F27B-96B2-4392-B1D0-B2D92237B686}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="19440" windowHeight="15000" xr2:uid="{B5E5CC18-BC86-4733-B5EC-7F91C1E0E93B}"/>
   </bookViews>
   <sheets>
     <sheet name="CBS" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D8" i="1" l="1"/>
   <c r="D7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="353" uniqueCount="340">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="358" uniqueCount="345">
   <si>
     <t>Country code</t>
   </si>
   <si>
     <t>Libelle</t>
   </si>
   <si>
     <t>Descriptor</t>
   </si>
   <si>
     <t>DATASTRUCTURE</t>
   </si>
   <si>
     <t>IMF:ECOFIN_DSD(1.0)</t>
   </si>
   <si>
     <t>Datastructure</t>
   </si>
   <si>
     <t>DATASTRUCTURE_NAME</t>
   </si>
   <si>
     <t>ECOFIN Data Structure Definition</t>
   </si>
   <si>
@@ -1059,50 +1059,65 @@
     <t>2025-07</t>
   </si>
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
+  </si>
+  <si>
+    <t>2026-04</t>
+  </si>
+  <si>
+    <t>2026-05</t>
+  </si>
+  <si>
+    <t>2026-06</t>
+  </si>
+  <si>
+    <t>2026-07</t>
+  </si>
+  <si>
+    <t>2026-08</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.0\ _€_-;\-* #,##0.0\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1690,76 +1705,76 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5765A7D5-847C-43E3-A4BA-F899DBE18B50}">
   <dimension ref="B1:WVY25"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
-      <pane xSplit="7" ySplit="11" topLeftCell="KE12" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="7" ySplit="11" topLeftCell="KM12" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="H1" sqref="H1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
-      <selection pane="bottomRight" activeCell="KO24" sqref="KO24"/>
+      <selection pane="bottomRight" activeCell="KT13" sqref="KT13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="46.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="38.140625" style="3" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="14.140625" style="3" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="7" max="236" width="8.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="237" max="237" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="238" max="276" width="8.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="277" max="277" width="8.7109375" style="3"/>
     <col min="278" max="278" width="9.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="279" max="283" width="8.7109375" style="3"/>
-    <col min="284" max="299" width="8.42578125" style="3" customWidth="1"/>
-    <col min="300" max="16384" width="8.7109375" style="3"/>
+    <col min="284" max="304" width="8.42578125" style="3" customWidth="1"/>
+    <col min="305" max="16384" width="8.7109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:299 16142:16145" ht="9.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="2:299 16142:16145" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="2:304 16142:16145" ht="9.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:304 16142:16145" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
@@ -2000,51 +2015,51 @@
       <c r="IU2" s="1"/>
       <c r="IV2" s="1"/>
       <c r="IW2" s="1"/>
       <c r="IX2" s="1"/>
       <c r="IY2" s="1"/>
       <c r="IZ2" s="1"/>
       <c r="JA2" s="1"/>
       <c r="JB2" s="1"/>
       <c r="JC2" s="1"/>
       <c r="JD2" s="1"/>
       <c r="JE2" s="1"/>
       <c r="JF2" s="1"/>
       <c r="JG2" s="1"/>
       <c r="JH2" s="1"/>
       <c r="JI2" s="1"/>
       <c r="JJ2" s="1"/>
       <c r="JK2" s="1"/>
       <c r="JL2" s="1"/>
       <c r="JM2" s="1"/>
       <c r="JN2" s="1"/>
       <c r="JO2" s="1"/>
       <c r="JP2" s="1"/>
       <c r="JQ2" s="1"/>
       <c r="JR2" s="1"/>
     </row>
-    <row r="3" spans="2:299 16142:16145" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:304 16142:16145" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
@@ -2285,51 +2300,51 @@
       <c r="IU3" s="1"/>
       <c r="IV3" s="1"/>
       <c r="IW3" s="1"/>
       <c r="IX3" s="1"/>
       <c r="IY3" s="1"/>
       <c r="IZ3" s="1"/>
       <c r="JA3" s="1"/>
       <c r="JB3" s="1"/>
       <c r="JC3" s="1"/>
       <c r="JD3" s="1"/>
       <c r="JE3" s="1"/>
       <c r="JF3" s="1"/>
       <c r="JG3" s="1"/>
       <c r="JH3" s="1"/>
       <c r="JI3" s="1"/>
       <c r="JJ3" s="1"/>
       <c r="JK3" s="1"/>
       <c r="JL3" s="1"/>
       <c r="JM3" s="1"/>
       <c r="JN3" s="1"/>
       <c r="JO3" s="1"/>
       <c r="JP3" s="1"/>
       <c r="JQ3" s="1"/>
       <c r="JR3" s="1"/>
     </row>
-    <row r="4" spans="2:299 16142:16145" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:304 16142:16145" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>267</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
@@ -2574,51 +2589,51 @@
       <c r="IY4" s="1"/>
       <c r="IZ4" s="1"/>
       <c r="JA4" s="1"/>
       <c r="JB4" s="1"/>
       <c r="JC4" s="1"/>
       <c r="JD4" s="1"/>
       <c r="JE4" s="1"/>
       <c r="JF4" s="1"/>
       <c r="JG4" s="1"/>
       <c r="JH4" s="1"/>
       <c r="JI4" s="1"/>
       <c r="JJ4" s="1"/>
       <c r="JK4" s="1"/>
       <c r="JL4" s="1"/>
       <c r="JM4" s="1"/>
       <c r="JN4" s="1"/>
       <c r="JO4" s="1"/>
       <c r="JP4" s="1"/>
       <c r="JQ4" s="1"/>
       <c r="JR4" s="1"/>
       <c r="WVV4" s="18"/>
       <c r="WVW4" s="18"/>
       <c r="WVX4" s="18"/>
       <c r="WVY4" s="18"/>
     </row>
-    <row r="5" spans="2:299 16142:16145" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:304 16142:16145" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>138</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
@@ -2867,51 +2882,51 @@
       <c r="JC5" s="1"/>
       <c r="JD5" s="1"/>
       <c r="JE5" s="1"/>
       <c r="JF5" s="1"/>
       <c r="JG5" s="1"/>
       <c r="JH5" s="1"/>
       <c r="JI5" s="1"/>
       <c r="JJ5" s="1"/>
       <c r="JK5" s="1"/>
       <c r="JL5" s="1"/>
       <c r="JM5" s="1"/>
       <c r="JN5" s="1"/>
       <c r="JO5" s="1"/>
       <c r="JP5" s="1"/>
       <c r="JQ5" s="1"/>
       <c r="JR5" s="1"/>
       <c r="WVV5" s="18"/>
       <c r="WVW5" s="18" t="s">
         <v>139</v>
       </c>
       <c r="WVX5" s="18">
         <v>0</v>
       </c>
       <c r="WVY5" s="18"/>
     </row>
-    <row r="6" spans="2:299 16142:16145" s="2" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:304 16142:16145" s="2" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
@@ -3160,51 +3175,51 @@
       <c r="JC6" s="1"/>
       <c r="JD6" s="1"/>
       <c r="JE6" s="1"/>
       <c r="JF6" s="1"/>
       <c r="JG6" s="1"/>
       <c r="JH6" s="1"/>
       <c r="JI6" s="1"/>
       <c r="JJ6" s="1"/>
       <c r="JK6" s="1"/>
       <c r="JL6" s="1"/>
       <c r="JM6" s="1"/>
       <c r="JN6" s="1"/>
       <c r="JO6" s="1"/>
       <c r="JP6" s="1"/>
       <c r="JQ6" s="1"/>
       <c r="JR6" s="1"/>
       <c r="WVV6" s="18"/>
       <c r="WVW6" s="18" t="s">
         <v>140</v>
       </c>
       <c r="WVX6" s="18">
         <v>3</v>
       </c>
       <c r="WVY6" s="18"/>
     </row>
-    <row r="7" spans="2:299 16142:16145" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:304 16142:16145" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="14">
         <v>6</v>
       </c>
       <c r="D7" s="15" t="str">
         <f>"Scale = "&amp;IF(C7=0,"Unit",(IF(C7=3,"Thousand",(IF(C7=6,"Million",(IF(C7=9,"Billion")))))))</f>
         <v>Scale = Million</v>
       </c>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
@@ -3454,51 +3469,51 @@
       <c r="JC7" s="1"/>
       <c r="JD7" s="1"/>
       <c r="JE7" s="1"/>
       <c r="JF7" s="1"/>
       <c r="JG7" s="1"/>
       <c r="JH7" s="1"/>
       <c r="JI7" s="1"/>
       <c r="JJ7" s="1"/>
       <c r="JK7" s="1"/>
       <c r="JL7" s="1"/>
       <c r="JM7" s="1"/>
       <c r="JN7" s="1"/>
       <c r="JO7" s="1"/>
       <c r="JP7" s="1"/>
       <c r="JQ7" s="1"/>
       <c r="JR7" s="1"/>
       <c r="WVV7" s="18"/>
       <c r="WVW7" s="18" t="s">
         <v>141</v>
       </c>
       <c r="WVX7" s="18">
         <v>6</v>
       </c>
       <c r="WVY7" s="18"/>
     </row>
-    <row r="8" spans="2:299 16142:16145" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:304 16142:16145" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B8" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="16" t="s">
         <v>139</v>
       </c>
       <c r="D8" s="17" t="str">
         <f>"Frequency = "&amp;IF(C8="A","Annual",IF(C8="Q", "Quarterly", "Monthly"))</f>
         <v>Frequency = Monthly</v>
       </c>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
@@ -3746,51 +3761,51 @@
       <c r="JA8" s="1"/>
       <c r="JB8" s="1"/>
       <c r="JC8" s="1"/>
       <c r="JD8" s="1"/>
       <c r="JE8" s="1"/>
       <c r="JF8" s="1"/>
       <c r="JG8" s="1"/>
       <c r="JH8" s="1"/>
       <c r="JI8" s="1"/>
       <c r="JJ8" s="1"/>
       <c r="JK8" s="1"/>
       <c r="JL8" s="1"/>
       <c r="JM8" s="1"/>
       <c r="JN8" s="1"/>
       <c r="JO8" s="1"/>
       <c r="JP8" s="1"/>
       <c r="JQ8" s="1"/>
       <c r="JR8" s="1"/>
       <c r="WVV8" s="18"/>
       <c r="WVW8" s="18"/>
       <c r="WVX8" s="18">
         <v>9</v>
       </c>
       <c r="WVY8" s="18"/>
     </row>
-    <row r="9" spans="2:299 16142:16145" s="2" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:304 16142:16145" s="2" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="12"/>
       <c r="D9" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
@@ -4033,51 +4048,51 @@
       <c r="IY9" s="1"/>
       <c r="IZ9" s="1"/>
       <c r="JA9" s="1"/>
       <c r="JB9" s="1"/>
       <c r="JC9" s="1"/>
       <c r="JD9" s="1"/>
       <c r="JE9" s="1"/>
       <c r="JF9" s="1"/>
       <c r="JG9" s="1"/>
       <c r="JH9" s="1"/>
       <c r="JI9" s="1"/>
       <c r="JJ9" s="1"/>
       <c r="JK9" s="1"/>
       <c r="JL9" s="1"/>
       <c r="JM9" s="1"/>
       <c r="JN9" s="1"/>
       <c r="JO9" s="1"/>
       <c r="JP9" s="1"/>
       <c r="JQ9" s="1"/>
       <c r="JR9" s="1"/>
       <c r="WVV9" s="18"/>
       <c r="WVW9" s="18"/>
       <c r="WVX9" s="18"/>
       <c r="WVY9" s="18"/>
     </row>
-    <row r="10" spans="2:299 16142:16145" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:304 16142:16145" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
@@ -4312,51 +4327,51 @@
       <c r="IU10" s="1"/>
       <c r="IV10" s="1"/>
       <c r="IW10" s="1"/>
       <c r="IX10" s="1"/>
       <c r="IY10" s="1"/>
       <c r="IZ10" s="1"/>
       <c r="JA10" s="1"/>
       <c r="JB10" s="1"/>
       <c r="JC10" s="1"/>
       <c r="JD10" s="1"/>
       <c r="JE10" s="1"/>
       <c r="JF10" s="1"/>
       <c r="JG10" s="1"/>
       <c r="JH10" s="1"/>
       <c r="JI10" s="1"/>
       <c r="JJ10" s="1"/>
       <c r="JK10" s="1"/>
       <c r="JL10" s="1"/>
       <c r="JM10" s="1"/>
       <c r="JN10" s="1"/>
       <c r="JO10" s="1"/>
       <c r="JP10" s="1"/>
       <c r="JQ10" s="1"/>
       <c r="JR10" s="1"/>
     </row>
-    <row r="11" spans="2:299 16142:16145" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:304 16142:16145" x14ac:dyDescent="0.2">
       <c r="B11" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>137</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>135</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>136</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>180</v>
       </c>
       <c r="I11" s="4" t="s">
         <v>181</v>
       </c>
       <c r="J11" s="4" t="s">
@@ -5207,52 +5222,67 @@
       </c>
       <c r="KF11" s="4" t="s">
         <v>332</v>
       </c>
       <c r="KG11" s="4" t="s">
         <v>333</v>
       </c>
       <c r="KH11" s="4" t="s">
         <v>334</v>
       </c>
       <c r="KI11" s="4" t="s">
         <v>335</v>
       </c>
       <c r="KJ11" s="4" t="s">
         <v>336</v>
       </c>
       <c r="KK11" s="4" t="s">
         <v>337</v>
       </c>
       <c r="KL11" s="4" t="s">
         <v>338</v>
       </c>
       <c r="KM11" s="4" t="s">
         <v>339</v>
       </c>
+      <c r="KN11" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="KO11" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="KP11" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="KQ11" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="KR11" s="4" t="s">
+        <v>344</v>
+      </c>
     </row>
-    <row r="12" spans="2:299 16142:16145" ht="15" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:304 16142:16145" ht="15" x14ac:dyDescent="0.25">
       <c r="B12" s="28"/>
       <c r="C12" s="19" t="s">
         <v>268</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>166</v>
       </c>
       <c r="E12" s="28"/>
       <c r="F12" s="20"/>
       <c r="G12" s="21"/>
       <c r="H12" s="25"/>
       <c r="I12" s="25"/>
       <c r="J12" s="25"/>
       <c r="K12" s="25"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
       <c r="N12" s="25"/>
       <c r="O12" s="25"/>
       <c r="P12" s="25"/>
       <c r="Q12" s="25"/>
       <c r="R12" s="25"/>
       <c r="S12" s="25"/>
       <c r="T12" s="25"/>
       <c r="U12" s="25"/>
       <c r="V12" s="25"/>
@@ -5511,52 +5541,57 @@
       <c r="JO12" s="27"/>
       <c r="JP12" s="27"/>
       <c r="JQ12" s="27"/>
       <c r="JR12" s="27"/>
       <c r="JS12" s="27"/>
       <c r="JT12" s="27"/>
       <c r="JU12" s="27"/>
       <c r="JV12" s="27"/>
       <c r="JW12" s="27"/>
       <c r="JX12" s="27"/>
       <c r="JY12" s="27"/>
       <c r="JZ12" s="27"/>
       <c r="KA12" s="27"/>
       <c r="KB12" s="27"/>
       <c r="KC12" s="27"/>
       <c r="KD12" s="27"/>
       <c r="KE12" s="27"/>
       <c r="KF12" s="27"/>
       <c r="KG12" s="27"/>
       <c r="KH12" s="27"/>
       <c r="KI12" s="27"/>
       <c r="KJ12" s="27"/>
       <c r="KK12" s="27"/>
       <c r="KL12" s="27"/>
       <c r="KM12" s="27"/>
+      <c r="KN12" s="27"/>
+      <c r="KO12" s="27"/>
+      <c r="KP12" s="27"/>
+      <c r="KQ12" s="27"/>
+      <c r="KR12" s="27"/>
     </row>
-    <row r="13" spans="2:299 16142:16145" ht="15" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:304 16142:16145" ht="15" x14ac:dyDescent="0.25">
       <c r="B13" s="29" t="s">
         <v>167</v>
       </c>
       <c r="C13" s="30" t="s">
         <v>168</v>
       </c>
       <c r="D13" s="30" t="s">
         <v>169</v>
       </c>
       <c r="E13" s="29" t="s">
         <v>167</v>
       </c>
       <c r="F13" s="22" t="s">
         <v>265</v>
       </c>
       <c r="G13" s="23" t="s">
         <v>266</v>
       </c>
       <c r="H13" s="31">
         <v>2930.7935137089994</v>
       </c>
       <c r="I13" s="31">
         <v>2678.4029986689998</v>
       </c>
       <c r="J13" s="31">
@@ -6407,52 +6442,67 @@
       </c>
       <c r="KF13" s="32">
         <v>27275.781999999999</v>
       </c>
       <c r="KG13" s="32">
         <v>26766.804</v>
       </c>
       <c r="KH13" s="32">
         <v>27073.386999999999</v>
       </c>
       <c r="KI13" s="32">
         <v>27109.261999999999</v>
       </c>
       <c r="KJ13" s="32">
         <v>27711.688999999998</v>
       </c>
       <c r="KK13" s="32">
         <v>28453.741000000002</v>
       </c>
       <c r="KL13" s="32">
         <v>28117.307000000001</v>
       </c>
       <c r="KM13" s="32">
         <v>27354.523000000001</v>
       </c>
+      <c r="KN13" s="32">
+        <v>28028.080999999998</v>
+      </c>
+      <c r="KO13" s="32">
+        <v>28339.798999999999</v>
+      </c>
+      <c r="KP13" s="32">
+        <v>27604.571</v>
+      </c>
+      <c r="KQ13" s="32">
+        <v>25797.514999999999</v>
+      </c>
+      <c r="KR13" s="32">
+        <v>28271.483</v>
+      </c>
     </row>
-    <row r="14" spans="2:299 16142:16145" ht="15" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:304 16142:16145" ht="15" x14ac:dyDescent="0.25">
       <c r="B14" s="29" t="s">
         <v>170</v>
       </c>
       <c r="C14" s="30" t="s">
         <v>171</v>
       </c>
       <c r="D14" s="30" t="s">
         <v>172</v>
       </c>
       <c r="E14" s="29" t="s">
         <v>170</v>
       </c>
       <c r="F14" s="22" t="s">
         <v>265</v>
       </c>
       <c r="G14" s="23" t="s">
         <v>266</v>
       </c>
       <c r="H14" s="31">
         <v>339.53624424899999</v>
       </c>
       <c r="I14" s="31">
         <v>327.61278995099997</v>
       </c>
       <c r="J14" s="31">
@@ -7303,52 +7353,67 @@
       </c>
       <c r="KF14" s="32">
         <v>4569.0659999999998</v>
       </c>
       <c r="KG14" s="32">
         <v>4571.5119999999997</v>
       </c>
       <c r="KH14" s="32">
         <v>4490.8810000000003</v>
       </c>
       <c r="KI14" s="32">
         <v>4555.777</v>
       </c>
       <c r="KJ14" s="32">
         <v>4755.6850000000004</v>
       </c>
       <c r="KK14" s="32">
         <v>4679.3860000000004</v>
       </c>
       <c r="KL14" s="32">
         <v>4667.5959999999995</v>
       </c>
       <c r="KM14" s="32">
         <v>4543.174</v>
       </c>
+      <c r="KN14" s="32">
+        <v>4552.9449999999997</v>
+      </c>
+      <c r="KO14" s="32">
+        <v>4614.6869999999999</v>
+      </c>
+      <c r="KP14" s="32">
+        <v>4760.2709999999997</v>
+      </c>
+      <c r="KQ14" s="32">
+        <v>4673.1819999999998</v>
+      </c>
+      <c r="KR14" s="32">
+        <v>4443.99</v>
+      </c>
     </row>
-    <row r="15" spans="2:299 16142:16145" ht="15" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:304 16142:16145" ht="15" x14ac:dyDescent="0.25">
       <c r="B15" s="29" t="s">
         <v>173</v>
       </c>
       <c r="C15" s="30" t="s">
         <v>174</v>
       </c>
       <c r="D15" s="30" t="s">
         <v>175</v>
       </c>
       <c r="E15" s="29" t="s">
         <v>173</v>
       </c>
       <c r="F15" s="22" t="s">
         <v>265</v>
       </c>
       <c r="G15" s="23" t="s">
         <v>266</v>
       </c>
       <c r="H15" s="31">
         <v>608.26370103799991</v>
       </c>
       <c r="I15" s="31">
         <v>608.26370103799991</v>
       </c>
       <c r="J15" s="31">
@@ -8199,52 +8264,67 @@
       </c>
       <c r="KF15" s="32">
         <v>14464.151</v>
       </c>
       <c r="KG15" s="32">
         <v>15664.151</v>
       </c>
       <c r="KH15" s="32">
         <v>15662.897000000001</v>
       </c>
       <c r="KI15" s="32">
         <v>16523.203000000001</v>
       </c>
       <c r="KJ15" s="32">
         <v>17601.235000000001</v>
       </c>
       <c r="KK15" s="32">
         <v>17601.235000000001</v>
       </c>
       <c r="KL15" s="32">
         <v>18613.582999999999</v>
       </c>
       <c r="KM15" s="32">
         <v>20279.412</v>
       </c>
+      <c r="KN15" s="32">
+        <v>20279.412</v>
+      </c>
+      <c r="KO15" s="32">
+        <v>20279.412</v>
+      </c>
+      <c r="KP15" s="32">
+        <v>20218.698</v>
+      </c>
+      <c r="KQ15" s="32">
+        <v>22618.698</v>
+      </c>
+      <c r="KR15" s="32">
+        <v>22618.698</v>
+      </c>
     </row>
-    <row r="16" spans="2:299 16142:16145" ht="15" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:304 16142:16145" ht="15" x14ac:dyDescent="0.25">
       <c r="B16" s="29" t="s">
         <v>276</v>
       </c>
       <c r="C16" s="36" t="s">
         <v>307</v>
       </c>
       <c r="D16" s="33" t="s">
         <v>177</v>
       </c>
       <c r="E16" s="22" t="s">
         <v>176</v>
       </c>
       <c r="F16" s="22" t="s">
         <v>265</v>
       </c>
       <c r="G16" s="23" t="s">
         <v>266</v>
       </c>
       <c r="H16" s="24">
         <v>867.78613798499998</v>
       </c>
       <c r="I16" s="24">
         <v>706.26642311299997</v>
       </c>
       <c r="J16" s="24">
@@ -9095,52 +9175,67 @@
       </c>
       <c r="KF16" s="26">
         <v>11187.643</v>
       </c>
       <c r="KG16" s="26">
         <v>9739.6059999999998</v>
       </c>
       <c r="KH16" s="26">
         <v>8996.5689999999995</v>
       </c>
       <c r="KI16" s="26">
         <v>8580.3970000000008</v>
       </c>
       <c r="KJ16" s="26">
         <v>8303.7160000000003</v>
       </c>
       <c r="KK16" s="26">
         <v>9304.1970000000001</v>
       </c>
       <c r="KL16" s="26">
         <v>8367.5470000000005</v>
       </c>
       <c r="KM16" s="26">
         <v>8534.8590000000004</v>
       </c>
+      <c r="KN16" s="26">
+        <v>8035.8779999999997</v>
+      </c>
+      <c r="KO16" s="26">
+        <v>8333.9110000000001</v>
+      </c>
+      <c r="KP16" s="26">
+        <v>7512.13</v>
+      </c>
+      <c r="KQ16" s="26">
+        <v>7681.5460000000003</v>
+      </c>
+      <c r="KR16" s="26">
+        <v>6997.4920000000002</v>
+      </c>
     </row>
-    <row r="17" spans="2:299" ht="15" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:304" ht="15" x14ac:dyDescent="0.25">
       <c r="B17" s="29" t="s">
         <v>178</v>
       </c>
       <c r="C17" s="30" t="s">
         <v>308</v>
       </c>
       <c r="D17" s="33" t="s">
         <v>179</v>
       </c>
       <c r="E17" s="22" t="s">
         <v>178</v>
       </c>
       <c r="F17" s="22" t="s">
         <v>265</v>
       </c>
       <c r="G17" s="23" t="s">
         <v>266</v>
       </c>
       <c r="H17" s="24">
         <v>3166.4281885570481</v>
       </c>
       <c r="I17" s="24">
         <v>2987.6125885038741</v>
       </c>
       <c r="J17" s="24">
@@ -9991,143 +10086,158 @@
       </c>
       <c r="KF17" s="26">
         <v>38148.904000000002</v>
       </c>
       <c r="KG17" s="26">
         <v>37523.696000000004</v>
       </c>
       <c r="KH17" s="26">
         <v>37165.033000000003</v>
       </c>
       <c r="KI17" s="26">
         <v>37468.811999999998</v>
       </c>
       <c r="KJ17" s="26">
         <v>37803.360000000001</v>
       </c>
       <c r="KK17" s="26">
         <v>38805.891000000003</v>
       </c>
       <c r="KL17" s="26">
         <v>38738.85</v>
       </c>
       <c r="KM17" s="26">
         <v>39226.891000000003</v>
       </c>
+      <c r="KN17" s="26">
+        <v>38674.574000000001</v>
+      </c>
+      <c r="KO17" s="26">
+        <v>40731.623</v>
+      </c>
+      <c r="KP17" s="26">
+        <v>40132.031999999999</v>
+      </c>
+      <c r="KQ17" s="26">
+        <v>40788.712</v>
+      </c>
+      <c r="KR17" s="26">
+        <v>41854.485000000001</v>
+      </c>
     </row>
-    <row r="22" spans="2:299" x14ac:dyDescent="0.2">
+    <row r="22" spans="2:304" x14ac:dyDescent="0.2">
       <c r="HQ22" s="34"/>
       <c r="HR22" s="34"/>
       <c r="HS22" s="34"/>
       <c r="HT22" s="34"/>
       <c r="HU22" s="34"/>
       <c r="HV22" s="34"/>
       <c r="HW22" s="34"/>
       <c r="HX22" s="34"/>
       <c r="HY22" s="34"/>
       <c r="HZ22" s="34"/>
       <c r="IA22" s="34"/>
       <c r="IB22" s="34"/>
       <c r="IC22" s="34"/>
       <c r="ID22" s="34"/>
       <c r="IE22" s="34"/>
       <c r="IF22" s="34"/>
       <c r="IG22" s="34"/>
       <c r="IH22" s="34"/>
       <c r="II22" s="34"/>
       <c r="IJ22" s="34"/>
       <c r="IK22" s="34"/>
       <c r="IL22" s="34"/>
       <c r="IM22" s="34"/>
       <c r="IN22" s="34"/>
       <c r="IO22" s="34"/>
       <c r="IP22" s="34"/>
       <c r="IQ22" s="34"/>
       <c r="IR22" s="34"/>
       <c r="IS22" s="34"/>
       <c r="IT22" s="34"/>
       <c r="IU22" s="34"/>
       <c r="IV22" s="34"/>
       <c r="IW22" s="34"/>
       <c r="IX22" s="34"/>
       <c r="IY22" s="34"/>
       <c r="IZ22" s="34"/>
       <c r="JA22" s="34"/>
       <c r="JB22" s="34"/>
       <c r="JC22" s="34"/>
       <c r="JD22" s="34"/>
       <c r="JE22" s="34"/>
       <c r="JF22" s="34"/>
       <c r="JG22" s="34"/>
       <c r="JH22" s="34"/>
       <c r="JI22" s="34"/>
       <c r="JJ22" s="34"/>
     </row>
-    <row r="23" spans="2:299" x14ac:dyDescent="0.2">
+    <row r="23" spans="2:304" x14ac:dyDescent="0.2">
       <c r="HV23" s="35"/>
       <c r="HW23" s="35"/>
       <c r="HX23" s="35"/>
       <c r="HY23" s="35"/>
       <c r="HZ23" s="35"/>
       <c r="IA23" s="35"/>
       <c r="IB23" s="35"/>
       <c r="IC23" s="35"/>
       <c r="ID23" s="35"/>
       <c r="IE23" s="35"/>
       <c r="IF23" s="35"/>
       <c r="IG23" s="35"/>
       <c r="IH23" s="35"/>
       <c r="II23" s="35"/>
       <c r="IJ23" s="35"/>
       <c r="IK23" s="35"/>
       <c r="IL23" s="35"/>
       <c r="IM23" s="35"/>
       <c r="IN23" s="35"/>
       <c r="IO23" s="35"/>
       <c r="IP23" s="35"/>
       <c r="IQ23" s="35"/>
       <c r="IR23" s="35"/>
       <c r="IS23" s="35"/>
       <c r="IT23" s="35"/>
       <c r="IU23" s="35"/>
       <c r="IV23" s="35"/>
       <c r="IW23" s="35"/>
       <c r="IX23" s="35"/>
       <c r="IY23" s="35"/>
       <c r="IZ23" s="35"/>
       <c r="JA23" s="35"/>
       <c r="JB23" s="35"/>
       <c r="JC23" s="35"/>
       <c r="JD23" s="35"/>
       <c r="JE23" s="35"/>
       <c r="JF23" s="35"/>
       <c r="JG23" s="35"/>
       <c r="JH23" s="35"/>
       <c r="JI23" s="35"/>
       <c r="JJ23" s="35"/>
     </row>
-    <row r="25" spans="2:299" x14ac:dyDescent="0.2">
+    <row r="25" spans="2:304" x14ac:dyDescent="0.2">
       <c r="HV25" s="34"/>
       <c r="HW25" s="34"/>
       <c r="HX25" s="34"/>
       <c r="HY25" s="34"/>
       <c r="HZ25" s="34"/>
       <c r="IA25" s="34"/>
       <c r="IB25" s="34"/>
       <c r="IC25" s="34"/>
       <c r="ID25" s="34"/>
       <c r="IE25" s="34"/>
       <c r="IF25" s="34"/>
       <c r="IG25" s="34"/>
       <c r="IH25" s="34"/>
       <c r="II25" s="34"/>
       <c r="IJ25" s="34"/>
       <c r="IK25" s="34"/>
       <c r="IL25" s="34"/>
       <c r="IM25" s="34"/>
       <c r="IN25" s="34"/>
       <c r="IO25" s="34"/>
       <c r="IP25" s="34"/>
       <c r="IQ25" s="34"/>
       <c r="IR25" s="34"/>
       <c r="IS25" s="34"/>
       <c r="IT25" s="34"/>