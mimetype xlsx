--- v0 (2026-05-09)
+++ v1 (2026-09-20)
@@ -7,83 +7,83 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="23001"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bctbank-my.sharepoint.com/personal/myriem_jebisse_bct_gov_tn/Documents/Bureau/SITUATIONS/2026/PNRD/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="74" documentId="114_{9ED8207C-E05D-4EA2-92F8-9FBD6FEF14A6}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{51E6F9B0-28E5-469A-82DD-B3D5A1C84784}"/>
+  <xr:revisionPtr revIDLastSave="88" documentId="114_{9ED8207C-E05D-4EA2-92F8-9FBD6FEF14A6}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{21C26807-7475-44CE-9727-F71F39B56A57}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="19440" windowHeight="15000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="DCS" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D8" i="2" l="1"/>
   <c r="D7" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="369" uniqueCount="346">
   <si>
     <t>Country code</t>
   </si>
   <si>
     <t>Libelle</t>
   </si>
   <si>
     <t>Descriptor</t>
   </si>
   <si>
     <t>DATASTRUCTURE</t>
   </si>
   <si>
     <t>IMF:ECOFIN_DSD(1.0)</t>
   </si>
   <si>
     <t>Datastructure</t>
   </si>
   <si>
     <t>DATASTRUCTURE_NAME</t>
   </si>
   <si>
     <t>ECOFIN Data Structure Definition</t>
   </si>
   <si>
@@ -1065,62 +1065,74 @@
     <t>2025-07</t>
   </si>
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
+  </si>
+  <si>
+    <t>2026-04</t>
+  </si>
+  <si>
+    <t>2026-05</t>
+  </si>
+  <si>
+    <t>2026-06</t>
+  </si>
+  <si>
+    <t>2026-07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.0\ _€_-;\-* #,##0.0\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0\ _€_-;\-* #,##0\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
-    <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -1321,80 +1333,80 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
@@ -1786,75 +1798,75 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:WQG38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
-      <pane xSplit="7" ySplit="11" topLeftCell="KC12" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="7" ySplit="11" topLeftCell="KI12" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="H1" sqref="H1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
-      <selection pane="bottomRight" activeCell="KM1" sqref="KM1:KM1048576"/>
+      <selection pane="bottomRight" activeCell="KO24" sqref="KO24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.7109375" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="2.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="19.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="46.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="38.140625" style="3" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="14.140625" style="3" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="8.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="63" width="8.5703125" style="3" customWidth="1"/>
     <col min="64" max="273" width="9.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="274" max="274" width="10.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="275" max="281" width="9.42578125" style="3" bestFit="1" customWidth="1"/>
-    <col min="282" max="299" width="9.140625" style="3" bestFit="1" customWidth="1"/>
-    <col min="300" max="16384" width="8.7109375" style="3"/>
+    <col min="282" max="303" width="9.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="304" max="16384" width="8.7109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:299 15994:15997" ht="9.6" customHeight="1" thickBot="1"/>
-    <row r="2" spans="2:299 15994:15997" s="2" customFormat="1">
+    <row r="1" spans="2:303 15994:15997" ht="9.6" customHeight="1" thickBot="1"/>
+    <row r="2" spans="2:303 15994:15997" s="2" customFormat="1">
       <c r="B2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
@@ -2098,51 +2110,51 @@
       <c r="IX2" s="1"/>
       <c r="IY2" s="1"/>
       <c r="IZ2" s="1"/>
       <c r="JA2" s="1"/>
       <c r="JB2" s="1"/>
       <c r="JC2" s="1"/>
       <c r="JD2" s="1"/>
       <c r="JE2" s="1"/>
       <c r="JF2" s="1"/>
       <c r="JG2" s="1"/>
       <c r="JH2" s="1"/>
       <c r="JI2" s="1"/>
       <c r="JJ2" s="1"/>
       <c r="JK2" s="1"/>
       <c r="JL2" s="1"/>
       <c r="JM2" s="1"/>
       <c r="JN2" s="1"/>
       <c r="JO2" s="1"/>
       <c r="JP2" s="1"/>
       <c r="JQ2" s="1"/>
       <c r="JR2" s="1"/>
       <c r="JS2" s="1"/>
       <c r="JT2" s="1"/>
       <c r="JU2" s="1"/>
     </row>
-    <row r="3" spans="2:299 15994:15997" s="2" customFormat="1">
+    <row r="3" spans="2:303 15994:15997" s="2" customFormat="1">
       <c r="B3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
@@ -2386,51 +2398,51 @@
       <c r="IX3" s="1"/>
       <c r="IY3" s="1"/>
       <c r="IZ3" s="1"/>
       <c r="JA3" s="1"/>
       <c r="JB3" s="1"/>
       <c r="JC3" s="1"/>
       <c r="JD3" s="1"/>
       <c r="JE3" s="1"/>
       <c r="JF3" s="1"/>
       <c r="JG3" s="1"/>
       <c r="JH3" s="1"/>
       <c r="JI3" s="1"/>
       <c r="JJ3" s="1"/>
       <c r="JK3" s="1"/>
       <c r="JL3" s="1"/>
       <c r="JM3" s="1"/>
       <c r="JN3" s="1"/>
       <c r="JO3" s="1"/>
       <c r="JP3" s="1"/>
       <c r="JQ3" s="1"/>
       <c r="JR3" s="1"/>
       <c r="JS3" s="1"/>
       <c r="JT3" s="1"/>
       <c r="JU3" s="1"/>
     </row>
-    <row r="4" spans="2:299 15994:15997" s="2" customFormat="1">
+    <row r="4" spans="2:303 15994:15997" s="2" customFormat="1">
       <c r="B4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>66</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
@@ -2678,51 +2690,51 @@
       <c r="JB4" s="1"/>
       <c r="JC4" s="1"/>
       <c r="JD4" s="1"/>
       <c r="JE4" s="1"/>
       <c r="JF4" s="1"/>
       <c r="JG4" s="1"/>
       <c r="JH4" s="1"/>
       <c r="JI4" s="1"/>
       <c r="JJ4" s="1"/>
       <c r="JK4" s="1"/>
       <c r="JL4" s="1"/>
       <c r="JM4" s="1"/>
       <c r="JN4" s="1"/>
       <c r="JO4" s="1"/>
       <c r="JP4" s="1"/>
       <c r="JQ4" s="1"/>
       <c r="JR4" s="1"/>
       <c r="JS4" s="1"/>
       <c r="JT4" s="1"/>
       <c r="JU4" s="1"/>
       <c r="WQD4" s="18"/>
       <c r="WQE4" s="18"/>
       <c r="WQF4" s="18"/>
       <c r="WQG4" s="18"/>
     </row>
-    <row r="5" spans="2:299 15994:15997" s="2" customFormat="1">
+    <row r="5" spans="2:303 15994:15997" s="2" customFormat="1">
       <c r="B5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
@@ -2974,51 +2986,51 @@
       <c r="JF5" s="1"/>
       <c r="JG5" s="1"/>
       <c r="JH5" s="1"/>
       <c r="JI5" s="1"/>
       <c r="JJ5" s="1"/>
       <c r="JK5" s="1"/>
       <c r="JL5" s="1"/>
       <c r="JM5" s="1"/>
       <c r="JN5" s="1"/>
       <c r="JO5" s="1"/>
       <c r="JP5" s="1"/>
       <c r="JQ5" s="1"/>
       <c r="JR5" s="1"/>
       <c r="JS5" s="1"/>
       <c r="JT5" s="1"/>
       <c r="JU5" s="1"/>
       <c r="WQD5" s="18"/>
       <c r="WQE5" s="18" t="s">
         <v>24</v>
       </c>
       <c r="WQF5" s="18">
         <v>0</v>
       </c>
       <c r="WQG5" s="18"/>
     </row>
-    <row r="6" spans="2:299 15994:15997" s="2" customFormat="1" ht="13.5" thickBot="1">
+    <row r="6" spans="2:303 15994:15997" s="2" customFormat="1" ht="13.5" thickBot="1">
       <c r="B6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
@@ -3270,51 +3282,51 @@
       <c r="JF6" s="1"/>
       <c r="JG6" s="1"/>
       <c r="JH6" s="1"/>
       <c r="JI6" s="1"/>
       <c r="JJ6" s="1"/>
       <c r="JK6" s="1"/>
       <c r="JL6" s="1"/>
       <c r="JM6" s="1"/>
       <c r="JN6" s="1"/>
       <c r="JO6" s="1"/>
       <c r="JP6" s="1"/>
       <c r="JQ6" s="1"/>
       <c r="JR6" s="1"/>
       <c r="JS6" s="1"/>
       <c r="JT6" s="1"/>
       <c r="JU6" s="1"/>
       <c r="WQD6" s="18"/>
       <c r="WQE6" s="18" t="s">
         <v>25</v>
       </c>
       <c r="WQF6" s="18">
         <v>3</v>
       </c>
       <c r="WQG6" s="18"/>
     </row>
-    <row r="7" spans="2:299 15994:15997" s="2" customFormat="1">
+    <row r="7" spans="2:303 15994:15997" s="2" customFormat="1">
       <c r="B7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="14">
         <v>6</v>
       </c>
       <c r="D7" s="15" t="str">
         <f>"Scale = "&amp;IF(C7=0,"Unit",(IF(C7=3,"Thousand",(IF(C7=6,"Million",(IF(C7=9,"Billion")))))))</f>
         <v>Scale = Million</v>
       </c>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
@@ -3567,51 +3579,51 @@
       <c r="JF7" s="1"/>
       <c r="JG7" s="1"/>
       <c r="JH7" s="1"/>
       <c r="JI7" s="1"/>
       <c r="JJ7" s="1"/>
       <c r="JK7" s="1"/>
       <c r="JL7" s="1"/>
       <c r="JM7" s="1"/>
       <c r="JN7" s="1"/>
       <c r="JO7" s="1"/>
       <c r="JP7" s="1"/>
       <c r="JQ7" s="1"/>
       <c r="JR7" s="1"/>
       <c r="JS7" s="1"/>
       <c r="JT7" s="1"/>
       <c r="JU7" s="1"/>
       <c r="WQD7" s="18"/>
       <c r="WQE7" s="18" t="s">
         <v>26</v>
       </c>
       <c r="WQF7" s="18">
         <v>6</v>
       </c>
       <c r="WQG7" s="18"/>
     </row>
-    <row r="8" spans="2:299 15994:15997" s="2" customFormat="1">
+    <row r="8" spans="2:303 15994:15997" s="2" customFormat="1">
       <c r="B8" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="17" t="str">
         <f>"Frequency = "&amp;IF(C8="A","Annual",IF(C8="Q", "Quarterly", "Monthly"))</f>
         <v>Frequency = Monthly</v>
       </c>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
@@ -3862,51 +3874,51 @@
       <c r="JD8" s="1"/>
       <c r="JE8" s="1"/>
       <c r="JF8" s="1"/>
       <c r="JG8" s="1"/>
       <c r="JH8" s="1"/>
       <c r="JI8" s="1"/>
       <c r="JJ8" s="1"/>
       <c r="JK8" s="1"/>
       <c r="JL8" s="1"/>
       <c r="JM8" s="1"/>
       <c r="JN8" s="1"/>
       <c r="JO8" s="1"/>
       <c r="JP8" s="1"/>
       <c r="JQ8" s="1"/>
       <c r="JR8" s="1"/>
       <c r="JS8" s="1"/>
       <c r="JT8" s="1"/>
       <c r="JU8" s="1"/>
       <c r="WQD8" s="18"/>
       <c r="WQE8" s="18"/>
       <c r="WQF8" s="18">
         <v>9</v>
       </c>
       <c r="WQG8" s="18"/>
     </row>
-    <row r="9" spans="2:299 15994:15997" s="2" customFormat="1" ht="13.5" thickBot="1">
+    <row r="9" spans="2:303 15994:15997" s="2" customFormat="1" ht="13.5" thickBot="1">
       <c r="B9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="12"/>
       <c r="D9" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
@@ -4152,51 +4164,51 @@
       <c r="JB9" s="1"/>
       <c r="JC9" s="1"/>
       <c r="JD9" s="1"/>
       <c r="JE9" s="1"/>
       <c r="JF9" s="1"/>
       <c r="JG9" s="1"/>
       <c r="JH9" s="1"/>
       <c r="JI9" s="1"/>
       <c r="JJ9" s="1"/>
       <c r="JK9" s="1"/>
       <c r="JL9" s="1"/>
       <c r="JM9" s="1"/>
       <c r="JN9" s="1"/>
       <c r="JO9" s="1"/>
       <c r="JP9" s="1"/>
       <c r="JQ9" s="1"/>
       <c r="JR9" s="1"/>
       <c r="JS9" s="1"/>
       <c r="JT9" s="1"/>
       <c r="JU9" s="1"/>
       <c r="WQD9" s="18"/>
       <c r="WQE9" s="18"/>
       <c r="WQF9" s="18"/>
       <c r="WQG9" s="18"/>
     </row>
-    <row r="10" spans="2:299 15994:15997" s="2" customFormat="1">
+    <row r="10" spans="2:303 15994:15997" s="2" customFormat="1">
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
@@ -4434,51 +4446,51 @@
       <c r="IX10" s="1"/>
       <c r="IY10" s="1"/>
       <c r="IZ10" s="1"/>
       <c r="JA10" s="1"/>
       <c r="JB10" s="1"/>
       <c r="JC10" s="1"/>
       <c r="JD10" s="1"/>
       <c r="JE10" s="1"/>
       <c r="JF10" s="1"/>
       <c r="JG10" s="1"/>
       <c r="JH10" s="1"/>
       <c r="JI10" s="1"/>
       <c r="JJ10" s="1"/>
       <c r="JK10" s="1"/>
       <c r="JL10" s="1"/>
       <c r="JM10" s="1"/>
       <c r="JN10" s="1"/>
       <c r="JO10" s="1"/>
       <c r="JP10" s="1"/>
       <c r="JQ10" s="1"/>
       <c r="JR10" s="1"/>
       <c r="JS10" s="1"/>
       <c r="JT10" s="1"/>
       <c r="JU10" s="1"/>
     </row>
-    <row r="11" spans="2:299 15994:15997">
+    <row r="11" spans="2:303 15994:15997">
       <c r="B11" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>21</v>
       </c>
       <c r="H11" s="4" t="s">
         <v>108</v>
       </c>
       <c r="I11" s="4" t="s">
         <v>109</v>
       </c>
       <c r="J11" s="4" t="s">
@@ -5329,52 +5341,64 @@
       </c>
       <c r="KF11" s="4" t="s">
         <v>334</v>
       </c>
       <c r="KG11" s="4" t="s">
         <v>335</v>
       </c>
       <c r="KH11" s="4" t="s">
         <v>336</v>
       </c>
       <c r="KI11" s="4" t="s">
         <v>337</v>
       </c>
       <c r="KJ11" s="4" t="s">
         <v>338</v>
       </c>
       <c r="KK11" s="4" t="s">
         <v>339</v>
       </c>
       <c r="KL11" s="4" t="s">
         <v>340</v>
       </c>
       <c r="KM11" s="4" t="s">
         <v>341</v>
       </c>
+      <c r="KN11" s="4" t="s">
+        <v>342</v>
+      </c>
+      <c r="KO11" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="KP11" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="KQ11" s="4" t="s">
+        <v>345</v>
+      </c>
     </row>
-    <row r="12" spans="2:299 15994:15997" ht="15">
+    <row r="12" spans="2:303 15994:15997" ht="15">
       <c r="B12" s="19"/>
       <c r="C12" s="19" t="s">
         <v>65</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
       <c r="L12" s="21"/>
       <c r="M12" s="21"/>
       <c r="N12" s="21"/>
       <c r="O12" s="21"/>
       <c r="P12" s="21"/>
       <c r="Q12" s="21"/>
       <c r="R12" s="21"/>
       <c r="S12" s="21"/>
       <c r="T12" s="21"/>
       <c r="U12" s="21"/>
       <c r="V12" s="21"/>
@@ -5633,52 +5657,56 @@
       <c r="JO12" s="20"/>
       <c r="JP12" s="20"/>
       <c r="JQ12" s="20"/>
       <c r="JR12" s="20"/>
       <c r="JS12" s="20"/>
       <c r="JT12" s="20"/>
       <c r="JU12" s="20"/>
       <c r="JV12" s="20"/>
       <c r="JW12" s="20"/>
       <c r="JX12" s="20"/>
       <c r="JY12" s="20"/>
       <c r="JZ12" s="20"/>
       <c r="KA12" s="20"/>
       <c r="KB12" s="20"/>
       <c r="KC12" s="20"/>
       <c r="KD12" s="20"/>
       <c r="KE12" s="20"/>
       <c r="KF12" s="20"/>
       <c r="KG12" s="20"/>
       <c r="KH12" s="20"/>
       <c r="KI12" s="20"/>
       <c r="KJ12" s="20"/>
       <c r="KK12" s="20"/>
       <c r="KL12" s="20"/>
       <c r="KM12" s="20"/>
+      <c r="KN12" s="20"/>
+      <c r="KO12" s="20"/>
+      <c r="KP12" s="20"/>
+      <c r="KQ12" s="20"/>
     </row>
-    <row r="13" spans="2:299 15994:15997" ht="15">
+    <row r="13" spans="2:303 15994:15997" ht="15">
       <c r="B13" s="22" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="23" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="23" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="22" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="24" t="s">
         <v>63</v>
       </c>
       <c r="G13" s="25" t="s">
         <v>64</v>
       </c>
       <c r="H13" s="29">
         <v>17453.496287911999</v>
       </c>
       <c r="I13" s="29">
         <v>17371.141458424001</v>
       </c>
       <c r="J13" s="29">
@@ -6521,60 +6549,72 @@
       <c r="KC13" s="30">
         <v>137854.579</v>
       </c>
       <c r="KD13" s="30">
         <v>138278.96299999999</v>
       </c>
       <c r="KE13" s="30">
         <v>139545.438403901</v>
       </c>
       <c r="KF13" s="30">
         <v>142041.90649199998</v>
       </c>
       <c r="KG13" s="30">
         <v>142260.28308210999</v>
       </c>
       <c r="KH13" s="30">
         <v>143515.39146211001</v>
       </c>
       <c r="KI13" s="30">
         <v>144500.69508210997</v>
       </c>
       <c r="KJ13" s="30">
         <v>146951.67108211</v>
       </c>
       <c r="KK13" s="30">
-        <v>146611.99108210998</v>
+        <v>147516.69</v>
       </c>
       <c r="KL13" s="30">
-        <v>148313</v>
+        <v>148604.671</v>
       </c>
       <c r="KM13" s="30">
-        <v>149292.18508210999</v>
+        <v>149867.76800000001</v>
+      </c>
+      <c r="KN13" s="30">
+        <v>149954.962</v>
+      </c>
+      <c r="KO13" s="30">
+        <v>152114.54999999999</v>
+      </c>
+      <c r="KP13" s="30">
+        <v>152428.75399999999</v>
+      </c>
+      <c r="KQ13" s="30">
+        <v>154041.60200000001</v>
       </c>
     </row>
-    <row r="14" spans="2:299 15994:15997" ht="15">
+    <row r="14" spans="2:303 15994:15997" ht="15">
       <c r="B14" s="22" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="26" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="26" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="22" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="24" t="s">
         <v>63</v>
       </c>
       <c r="G14" s="25" t="s">
         <v>64</v>
       </c>
       <c r="H14" s="29">
         <v>14283.292287912</v>
       </c>
       <c r="I14" s="29">
         <v>14164.157458424001</v>
       </c>
       <c r="J14" s="29">
@@ -7417,60 +7457,72 @@
       <c r="KC14" s="30">
         <v>128394.31200000001</v>
       </c>
       <c r="KD14" s="30">
         <v>128786.302</v>
       </c>
       <c r="KE14" s="30">
         <v>129727.02836772701</v>
       </c>
       <c r="KF14" s="30">
         <v>132030.25049199999</v>
       </c>
       <c r="KG14" s="30">
         <v>132111.93408211</v>
       </c>
       <c r="KH14" s="30">
         <v>132804.77607311</v>
       </c>
       <c r="KI14" s="30">
         <v>133999.07708211002</v>
       </c>
       <c r="KJ14" s="30">
         <v>136431.21908210998</v>
       </c>
       <c r="KK14" s="30">
-        <v>136465.32408210999</v>
+        <v>137370.02299999999</v>
       </c>
       <c r="KL14" s="30">
-        <v>137591</v>
+        <v>137882.565</v>
       </c>
       <c r="KM14" s="30">
-        <v>138720.53508211</v>
+        <v>139294.31899999999</v>
+      </c>
+      <c r="KN14" s="30">
+        <v>139298.93599999999</v>
+      </c>
+      <c r="KO14" s="30">
+        <v>142280.81200000001</v>
+      </c>
+      <c r="KP14" s="30">
+        <v>142091.802</v>
+      </c>
+      <c r="KQ14" s="30">
+        <v>143414.73699999999</v>
       </c>
     </row>
-    <row r="15" spans="2:299 15994:15997" ht="15">
+    <row r="15" spans="2:303 15994:15997" ht="15">
       <c r="B15" s="22" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="27" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="27" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="22" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="24" t="s">
         <v>63</v>
       </c>
       <c r="G15" s="25" t="s">
         <v>64</v>
       </c>
       <c r="H15" s="29">
         <v>6771.3402879120003</v>
       </c>
       <c r="I15" s="29">
         <v>6755.221458424</v>
       </c>
       <c r="J15" s="29">
@@ -8313,60 +8365,72 @@
       <c r="KC15" s="30">
         <v>59483.266000000003</v>
       </c>
       <c r="KD15" s="30">
         <v>59426.798999999999</v>
       </c>
       <c r="KE15" s="30">
         <v>60167.548430000003</v>
       </c>
       <c r="KF15" s="30">
         <v>61953.565492000002</v>
       </c>
       <c r="KG15" s="30">
         <v>61255.725082110002</v>
       </c>
       <c r="KH15" s="30">
         <v>61540.412550109999</v>
       </c>
       <c r="KI15" s="30">
         <v>62456.068082110003</v>
       </c>
       <c r="KJ15" s="30">
         <v>64316.507082110002</v>
       </c>
       <c r="KK15" s="30">
-        <v>64207.890082110003</v>
+        <v>64955.635000000002</v>
       </c>
       <c r="KL15" s="30">
-        <v>65159</v>
+        <v>65236.938000000002</v>
       </c>
       <c r="KM15" s="30">
-        <v>65568.300082109999</v>
+        <v>65664.660999999993</v>
+      </c>
+      <c r="KN15" s="30">
+        <v>65782.667000000001</v>
+      </c>
+      <c r="KO15" s="30">
+        <v>68450.921000000002</v>
+      </c>
+      <c r="KP15" s="30">
+        <v>67911.769</v>
+      </c>
+      <c r="KQ15" s="30">
+        <v>68717.960999999996</v>
       </c>
     </row>
-    <row r="16" spans="2:299 15994:15997" ht="15">
+    <row r="16" spans="2:303 15994:15997" ht="15">
       <c r="B16" s="22" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="23" t="s">
         <v>105</v>
       </c>
       <c r="D16" s="23" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="22" t="s">
         <v>53</v>
       </c>
       <c r="F16" s="24" t="s">
         <v>63</v>
       </c>
       <c r="G16" s="25" t="s">
         <v>64</v>
       </c>
       <c r="H16" s="29">
         <v>1753.2002694599994</v>
       </c>
       <c r="I16" s="29">
         <v>1559.6812087179999</v>
       </c>
       <c r="J16" s="29">
@@ -9212,57 +9276,69 @@
       <c r="KD16" s="30">
         <v>6512.3760000000002</v>
       </c>
       <c r="KE16" s="30">
         <v>7277.8699895910022</v>
       </c>
       <c r="KF16" s="30">
         <v>9229.2639999999992</v>
       </c>
       <c r="KG16" s="30">
         <v>8350.7849999999999</v>
       </c>
       <c r="KH16" s="30">
         <v>8772.4118729999991</v>
       </c>
       <c r="KI16" s="30">
         <v>8545.7999999999993</v>
       </c>
       <c r="KJ16" s="30">
         <v>9283.5959999999995</v>
       </c>
       <c r="KK16" s="30">
         <v>10018.23</v>
       </c>
       <c r="KL16" s="30">
-        <v>9650</v>
+        <v>9650.1290000000008</v>
       </c>
       <c r="KM16" s="30">
-        <v>8850.6949999999997</v>
+        <v>8847.7909999999993</v>
+      </c>
+      <c r="KN16" s="30">
+        <v>8943.8150000000005</v>
+      </c>
+      <c r="KO16" s="30">
+        <v>9662.7610000000004</v>
+      </c>
+      <c r="KP16" s="30">
+        <v>8682.8709999999992</v>
+      </c>
+      <c r="KQ16" s="30">
+        <v>6995.3149999999996</v>
       </c>
     </row>
-    <row r="17" spans="2:299" ht="15">
+    <row r="17" spans="2:303" ht="15">
       <c r="B17" s="22" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="22" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="24" t="s">
         <v>63</v>
       </c>
       <c r="G17" s="25" t="s">
         <v>64</v>
       </c>
       <c r="H17" s="29">
         <v>18927.172783611601</v>
       </c>
       <c r="I17" s="29">
         <v>18979.46342206706</v>
       </c>
       <c r="J17" s="29">
@@ -10105,60 +10181,72 @@
       <c r="KC17" s="30">
         <v>179059.97785848909</v>
       </c>
       <c r="KD17" s="30">
         <v>179481.63750284954</v>
       </c>
       <c r="KE17" s="30">
         <v>180073.22417323844</v>
       </c>
       <c r="KF17" s="30">
         <v>180923.05534926945</v>
       </c>
       <c r="KG17" s="30">
         <v>183154.43374079</v>
       </c>
       <c r="KH17" s="30">
         <v>183127.39514903296</v>
       </c>
       <c r="KI17" s="30">
         <v>185284.07322309833</v>
       </c>
       <c r="KJ17" s="30">
         <v>187330.55226834072</v>
       </c>
       <c r="KK17" s="30">
-        <v>186593.86104146659</v>
+        <v>187498.55995935661</v>
       </c>
       <c r="KL17" s="30">
-        <v>188784</v>
+        <v>189076.12703445423</v>
       </c>
       <c r="KM17" s="30">
-        <v>191105.25938483226</v>
+        <v>191737.011</v>
+      </c>
+      <c r="KN17" s="30">
+        <v>192011.802</v>
+      </c>
+      <c r="KO17" s="30">
+        <v>193727.141</v>
+      </c>
+      <c r="KP17" s="30">
+        <v>195648.89199999999</v>
+      </c>
+      <c r="KQ17" s="30">
+        <v>197567.318</v>
       </c>
     </row>
-    <row r="18" spans="2:299" ht="15">
+    <row r="18" spans="2:303" ht="15">
       <c r="B18" s="22" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="26" t="s">
         <v>58</v>
       </c>
       <c r="D18" s="26" t="s">
         <v>59</v>
       </c>
       <c r="E18" s="22" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="24" t="s">
         <v>63</v>
       </c>
       <c r="G18" s="25" t="s">
         <v>64</v>
       </c>
       <c r="H18" s="29">
         <v>1178.2469224803997</v>
       </c>
       <c r="I18" s="29">
         <v>1145.2458680810462</v>
       </c>
       <c r="J18" s="29">
@@ -11001,60 +11089,72 @@
       <c r="KC18" s="30">
         <v>58669.097999999998</v>
       </c>
       <c r="KD18" s="30">
         <v>58810.474000000002</v>
       </c>
       <c r="KE18" s="30">
         <v>58853.167021000001</v>
       </c>
       <c r="KF18" s="30">
         <v>59261.030491999998</v>
       </c>
       <c r="KG18" s="30">
         <v>61206.608082110004</v>
       </c>
       <c r="KH18" s="30">
         <v>61180.388010110008</v>
       </c>
       <c r="KI18" s="30">
         <v>62564.644082110004</v>
       </c>
       <c r="KJ18" s="30">
         <v>64827.182082110005</v>
       </c>
       <c r="KK18" s="30">
-        <v>64385.068082110003</v>
+        <v>65289.767</v>
       </c>
       <c r="KL18" s="30">
-        <v>65959</v>
+        <v>66251.028999999995</v>
       </c>
       <c r="KM18" s="30">
-        <v>67135.229082110003</v>
+        <v>67661.58</v>
+      </c>
+      <c r="KN18" s="30">
+        <v>67627.106</v>
+      </c>
+      <c r="KO18" s="30">
+        <v>69221.725999999995</v>
+      </c>
+      <c r="KP18" s="30">
+        <v>69410.98</v>
+      </c>
+      <c r="KQ18" s="30">
+        <v>70952.819000000003</v>
       </c>
     </row>
-    <row r="19" spans="2:299" ht="15">
+    <row r="19" spans="2:303" ht="15">
       <c r="B19" s="22" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="26" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="22" t="s">
         <v>60</v>
       </c>
       <c r="F19" s="24" t="s">
         <v>63</v>
       </c>
       <c r="G19" s="25" t="s">
         <v>64</v>
       </c>
       <c r="H19" s="29">
         <v>17748.9258611312</v>
       </c>
       <c r="I19" s="29">
         <v>17834.217553986018</v>
       </c>
       <c r="J19" s="29">
@@ -11900,170 +12000,182 @@
       <c r="KD19" s="30">
         <v>120671.16350284955</v>
       </c>
       <c r="KE19" s="30">
         <v>121220.05715223846</v>
       </c>
       <c r="KF19" s="30">
         <v>121662.02485726944</v>
       </c>
       <c r="KG19" s="30">
         <v>121947.82565868003</v>
       </c>
       <c r="KH19" s="30">
         <v>121947.00713892293</v>
       </c>
       <c r="KI19" s="30">
         <v>122719.42914098832</v>
       </c>
       <c r="KJ19" s="30">
         <v>122503.37018623072</v>
       </c>
       <c r="KK19" s="30">
         <v>122208.79295935661</v>
       </c>
       <c r="KL19" s="30">
-        <v>122825</v>
+        <v>122825.09803445425</v>
       </c>
       <c r="KM19" s="30">
-        <v>123970.03030272225</v>
+        <v>124075.431</v>
+      </c>
+      <c r="KN19" s="30">
+        <v>124384.696</v>
+      </c>
+      <c r="KO19" s="30">
+        <v>124505.41499999999</v>
+      </c>
+      <c r="KP19" s="30">
+        <v>126237.912</v>
+      </c>
+      <c r="KQ19" s="30">
+        <v>126614.499</v>
       </c>
     </row>
-    <row r="21" spans="2:299">
+    <row r="21" spans="2:303">
       <c r="JL21" s="31"/>
       <c r="JM21" s="31"/>
       <c r="JN21" s="31"/>
       <c r="JT21" s="31"/>
       <c r="JU21" s="31"/>
     </row>
-    <row r="22" spans="2:299">
+    <row r="22" spans="2:303">
       <c r="BL22" s="28"/>
       <c r="BM22" s="28"/>
       <c r="BN22" s="28"/>
       <c r="BO22" s="28"/>
       <c r="BP22" s="28"/>
       <c r="BQ22" s="28"/>
       <c r="BR22" s="28"/>
       <c r="BS22" s="28"/>
       <c r="BT22" s="28"/>
       <c r="BU22" s="28"/>
       <c r="BV22" s="28"/>
       <c r="BW22" s="28"/>
       <c r="BX22" s="28"/>
       <c r="BY22" s="28"/>
       <c r="BZ22" s="28"/>
       <c r="CA22" s="28"/>
       <c r="CB22" s="28"/>
       <c r="CC22" s="28"/>
       <c r="CD22" s="28"/>
       <c r="JL22" s="31"/>
       <c r="JM22" s="31"/>
       <c r="JN22" s="31"/>
       <c r="JT22" s="31"/>
       <c r="JU22" s="31"/>
     </row>
-    <row r="23" spans="2:299">
+    <row r="23" spans="2:303">
       <c r="BL23" s="28"/>
       <c r="BM23" s="28"/>
       <c r="BN23" s="28"/>
       <c r="BO23" s="28"/>
       <c r="BP23" s="28"/>
       <c r="BQ23" s="28"/>
       <c r="BR23" s="28"/>
       <c r="BS23" s="28"/>
       <c r="BT23" s="28"/>
       <c r="BU23" s="28"/>
       <c r="BV23" s="28"/>
       <c r="BW23" s="28"/>
       <c r="BX23" s="28"/>
       <c r="BY23" s="28"/>
       <c r="BZ23" s="28"/>
       <c r="CA23" s="28"/>
       <c r="CB23" s="28"/>
       <c r="CC23" s="28"/>
       <c r="CD23" s="28"/>
       <c r="JL23" s="31"/>
       <c r="JM23" s="31"/>
       <c r="JN23" s="31"/>
       <c r="JO23" s="31"/>
       <c r="JT23" s="31"/>
       <c r="JU23" s="31"/>
     </row>
-    <row r="24" spans="2:299">
+    <row r="24" spans="2:303">
       <c r="JL24" s="31"/>
       <c r="JM24" s="31"/>
       <c r="JN24" s="31"/>
       <c r="JT24" s="31"/>
       <c r="JU24" s="31"/>
     </row>
-    <row r="25" spans="2:299">
+    <row r="25" spans="2:303">
       <c r="JL25" s="31"/>
       <c r="JM25" s="31"/>
       <c r="JN25" s="31"/>
       <c r="JT25" s="31"/>
       <c r="JU25" s="31"/>
     </row>
-    <row r="26" spans="2:299">
+    <row r="26" spans="2:303">
       <c r="JM26" s="31"/>
       <c r="JN26" s="31"/>
       <c r="JO26" s="31"/>
       <c r="JU26" s="31"/>
     </row>
-    <row r="27" spans="2:299">
+    <row r="27" spans="2:303">
       <c r="BX27" s="28"/>
       <c r="BY27" s="28"/>
       <c r="BZ27" s="28"/>
       <c r="CA27" s="28"/>
       <c r="CB27" s="28"/>
       <c r="CC27" s="28"/>
       <c r="CD27" s="28"/>
     </row>
-    <row r="29" spans="2:299">
+    <row r="29" spans="2:303">
       <c r="JL29" s="32"/>
       <c r="JM29" s="32"/>
       <c r="JN29" s="32"/>
       <c r="JT29" s="32"/>
       <c r="JU29" s="32"/>
     </row>
-    <row r="30" spans="2:299">
+    <row r="30" spans="2:303">
       <c r="JL30" s="32"/>
       <c r="JM30" s="32"/>
       <c r="JN30" s="32"/>
       <c r="JT30" s="32"/>
       <c r="JU30" s="32"/>
     </row>
-    <row r="31" spans="2:299">
+    <row r="31" spans="2:303">
       <c r="JL31" s="32"/>
       <c r="JM31" s="32"/>
       <c r="JN31" s="32"/>
       <c r="JO31" s="32"/>
       <c r="JP31" s="32"/>
       <c r="JQ31" s="32"/>
       <c r="JT31" s="32"/>
       <c r="JU31" s="32"/>
     </row>
-    <row r="32" spans="2:299">
+    <row r="32" spans="2:303">
       <c r="JL32" s="32"/>
       <c r="JM32" s="32"/>
       <c r="JN32" s="32"/>
       <c r="JO32" s="32"/>
       <c r="JP32" s="32"/>
       <c r="JQ32" s="32"/>
       <c r="JT32" s="32"/>
       <c r="JU32" s="32"/>
     </row>
     <row r="33" spans="272:281">
       <c r="JL33" s="32"/>
       <c r="JM33" s="32"/>
       <c r="JN33" s="32"/>
       <c r="JO33" s="32"/>
       <c r="JP33" s="32"/>
       <c r="JQ33" s="32"/>
       <c r="JT33" s="32"/>
       <c r="JU33" s="32"/>
     </row>
     <row r="34" spans="272:281">
       <c r="JL34" s="32"/>
       <c r="JM34" s="32"/>
       <c r="JN34" s="32"/>
       <c r="JO34" s="32"/>
       <c r="JP34" s="32"/>