--- v0 (2026-05-09)
+++ v1 (2026-09-20)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bctbank-my.sharepoint.com/personal/hend_benzekri_bct_gov_tn/Documents/Bureau/projet SDMX/données fiscales/central government debt/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="33" documentId="114_{F5CEE2F9-DDC2-41C5-B83E-FF3181260E05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{38DD1154-D94D-4873-A55E-0E939114C253}"/>
+  <xr:revisionPtr revIDLastSave="54" documentId="114_{F5CEE2F9-DDC2-41C5-B83E-FF3181260E05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0A8BCCF6-D417-4DCD-B58F-2BFF06EFC876}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{B5E5CC18-BC86-4733-B5EC-7F91C1E0E93B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{B5E5CC18-BC86-4733-B5EC-7F91C1E0E93B}"/>
   </bookViews>
   <sheets>
     <sheet name="CGD" sheetId="2" r:id="rId1"/>
     <sheet name="Originel" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D8" i="2" l="1"/>
@@ -145,51 +145,51 @@
   <c r="S19" i="3" s="1"/>
   <c r="R12" i="3"/>
   <c r="R19" i="3" s="1"/>
   <c r="Q12" i="3"/>
   <c r="Q19" i="3" s="1"/>
   <c r="P12" i="3"/>
   <c r="P19" i="3" s="1"/>
   <c r="N12" i="3"/>
   <c r="N19" i="3" s="1"/>
   <c r="M12" i="3"/>
   <c r="M19" i="3" s="1"/>
   <c r="L12" i="3"/>
   <c r="L19" i="3" s="1"/>
   <c r="K12" i="3"/>
   <c r="K19" i="3" s="1"/>
   <c r="J12" i="3"/>
   <c r="J19" i="3" s="1"/>
   <c r="I12" i="3"/>
   <c r="I19" i="3" s="1"/>
   <c r="H12" i="3"/>
   <c r="H19" i="3" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="369" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="166">
   <si>
     <t>DATASTRUCTURE</t>
   </si>
   <si>
     <t>IMF:ECOFIN_DSD(1.0)</t>
   </si>
   <si>
     <t>Datastructure</t>
   </si>
   <si>
     <t>DATASTRUCTURE_NAME</t>
   </si>
   <si>
     <t>ECOFIN Data Structure Definition</t>
   </si>
   <si>
     <t>Datastructure Name</t>
   </si>
   <si>
     <t>DATA_DOMAIN</t>
   </si>
   <si>
     <t>CGD</t>
   </si>
   <si>
@@ -634,68 +634,84 @@
     <t>2023-Q3</t>
   </si>
   <si>
     <t>2023-Q4</t>
   </si>
   <si>
     <t>2024-Q1</t>
   </si>
   <si>
     <t>2024-Q2</t>
   </si>
   <si>
     <t>2024-Q3</t>
   </si>
   <si>
     <t>2024-Q4</t>
   </si>
   <si>
     <t>2025-Q1</t>
   </si>
   <si>
     <t>2025-Q2</t>
   </si>
   <si>
     <t>2025-Q3</t>
+  </si>
+  <si>
+    <t>2025-Q4</t>
+  </si>
+  <si>
+    <t>2026-Q1</t>
+  </si>
+  <si>
+    <t>2026-Q2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.0\ _€_-;\-* #,##0.0\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="0.000000"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -876,146 +892,148 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="3" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="3" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="4" fillId="3" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="3" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="3" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="3" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="5" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="6" fillId="5" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="166" fontId="4" fillId="5" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="5" fillId="5" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="9" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="9" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="7">
     <cellStyle name="Comma 2" xfId="2" xr:uid="{4700C4D6-A147-41A7-AC70-2AF81F191C9E}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{20E5BF3E-55A6-48DB-8028-CAA830838FDE}"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{2FB5896D-0232-4DAF-A1A9-9F653454FACC}"/>
     <cellStyle name="Normal 4" xfId="4" xr:uid="{EA46AE47-497C-4ECD-A5C1-A01984390A42}"/>
     <cellStyle name="Normal 5" xfId="5" xr:uid="{1B15B087-463D-4C81-8975-D2370A176A1E}"/>
+    <cellStyle name="Normal 6" xfId="6" xr:uid="{B080BF8A-0393-4D65-A445-C4CBFEE3FC6F}"/>
   </cellStyles>
   <dxfs count="10">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
@@ -1399,208 +1417,211 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50416DC4-2B88-4627-88D9-7A480891E97A}">
   <dimension ref="B1:WJO28"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
-      <pane xSplit="7" ySplit="10" topLeftCell="CU11" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="7" ySplit="10" topLeftCell="CX11" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="H1" sqref="H1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
-      <selection pane="bottomRight" activeCell="CW12" sqref="CW12:CW26"/>
+      <selection pane="bottomRight" activeCell="CZ12" sqref="CZ12:CZ26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="19.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="37.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="13" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="48" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="51" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="55" max="95" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="96" max="96" width="14" style="1" customWidth="1"/>
     <col min="97" max="97" width="14.85546875" style="1" customWidth="1"/>
     <col min="98" max="98" width="13.28515625" style="1" customWidth="1"/>
     <col min="99" max="99" width="13" style="1" customWidth="1"/>
     <col min="100" max="100" width="14.140625" style="1" customWidth="1"/>
     <col min="101" max="101" width="13.7109375" style="1" customWidth="1"/>
-    <col min="102" max="224" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="102" max="102" width="13.28515625" style="1" customWidth="1"/>
+    <col min="103" max="103" width="12.85546875" style="1" customWidth="1"/>
+    <col min="104" max="104" width="12.5703125" style="1" customWidth="1"/>
+    <col min="105" max="224" width="8.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="225" max="16384" width="8.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:101 15822:15823" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="2:101 15822:15823" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="2:104 15822:15823" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:104 15822:15823" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="31" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="32" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="33" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="1"/>
     </row>
-    <row r="3" spans="2:101 15822:15823" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:104 15822:15823" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="19" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="34" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="20" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="1"/>
     </row>
-    <row r="4" spans="2:101 15822:15823" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:104 15822:15823" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="21" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="35" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="22" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="1"/>
       <c r="WJN4" s="23" t="s">
         <v>9</v>
       </c>
       <c r="WJO4" s="23">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="2:101 15822:15823" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:104 15822:15823" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="21" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="36" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="1"/>
       <c r="WJN5" s="23" t="s">
         <v>13</v>
       </c>
       <c r="WJO5" s="23">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="2:101 15822:15823" s="18" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:104 15822:15823" s="18" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="21" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="35" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="1"/>
       <c r="WJN6" s="23" t="s">
         <v>17</v>
       </c>
       <c r="WJO6" s="23">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="2:101 15822:15823" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:104 15822:15823" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="24" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="25">
         <v>6</v>
       </c>
       <c r="D7" s="26" t="str">
         <f>"Scale = "&amp;IF(C7=0,"Unit",(IF(C7=3,"Thousand",(IF(C7=6,"Million",(IF(C7=9,"Billion")))))))</f>
         <v>Scale = Million</v>
       </c>
       <c r="E7" s="1"/>
       <c r="WJN7" s="23"/>
       <c r="WJO7" s="23">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="2:101 15822:15823" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:104 15822:15823" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="35" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="27" t="str">
         <f>"Frequency = "&amp;IF(C8="A","Annual",IF(C8="Q", "Quarterly", "Monthly"))</f>
         <v>Frequency = Quarterly</v>
       </c>
       <c r="E8" s="1"/>
       <c r="WJN8" s="23"/>
       <c r="WJO8" s="23"/>
     </row>
-    <row r="9" spans="2:101 15822:15823" s="18" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:104 15822:15823" s="18" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="28" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="29"/>
       <c r="D9" s="30" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="1"/>
     </row>
-    <row r="10" spans="2:101 15822:15823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="11" spans="2:101 15822:15823" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:104 15822:15823" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="11" spans="2:104 15822:15823" x14ac:dyDescent="0.2">
       <c r="B11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="J11" s="2" t="s">
@@ -1857,52 +1878,61 @@
       </c>
       <c r="CP11" s="2" t="s">
         <v>155</v>
       </c>
       <c r="CQ11" s="2" t="s">
         <v>156</v>
       </c>
       <c r="CR11" s="2" t="s">
         <v>157</v>
       </c>
       <c r="CS11" s="2" t="s">
         <v>158</v>
       </c>
       <c r="CT11" s="2" t="s">
         <v>159</v>
       </c>
       <c r="CU11" s="2" t="s">
         <v>160</v>
       </c>
       <c r="CV11" s="2" t="s">
         <v>161</v>
       </c>
       <c r="CW11" s="2" t="s">
         <v>162</v>
       </c>
+      <c r="CX11" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="CY11" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="CZ11" s="2" t="s">
+        <v>165</v>
+      </c>
     </row>
-    <row r="12" spans="2:101 15822:15823" ht="15" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:104 15822:15823" ht="15" x14ac:dyDescent="0.25">
       <c r="B12" s="4"/>
       <c r="C12" s="3" t="s">
         <v>108</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>109</v>
       </c>
       <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="5"/>
       <c r="O12" s="5"/>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
       <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
@@ -1963,52 +1993,55 @@
       <c r="BY12" s="5"/>
       <c r="BZ12" s="5"/>
       <c r="CA12" s="5"/>
       <c r="CB12" s="5"/>
       <c r="CC12" s="5"/>
       <c r="CD12" s="5"/>
       <c r="CE12" s="5"/>
       <c r="CF12" s="5"/>
       <c r="CG12" s="5"/>
       <c r="CH12" s="5"/>
       <c r="CI12" s="5"/>
       <c r="CJ12" s="5"/>
       <c r="CK12" s="5"/>
       <c r="CL12" s="5"/>
       <c r="CM12" s="5"/>
       <c r="CN12" s="5"/>
       <c r="CO12" s="5"/>
       <c r="CP12" s="5"/>
       <c r="CQ12" s="5"/>
       <c r="CR12" s="5"/>
       <c r="CS12" s="5"/>
       <c r="CT12" s="5"/>
       <c r="CU12" s="5"/>
       <c r="CV12" s="5"/>
       <c r="CW12" s="5"/>
+      <c r="CX12" s="5"/>
+      <c r="CY12" s="5"/>
+      <c r="CZ12" s="5"/>
     </row>
-    <row r="13" spans="2:101 15822:15823" ht="15" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:104 15822:15823" ht="15" x14ac:dyDescent="0.25">
       <c r="B13" s="4"/>
       <c r="C13" s="11" t="s">
         <v>110</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>111</v>
       </c>
       <c r="E13" s="4"/>
       <c r="F13" s="4"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
@@ -2069,52 +2102,55 @@
       <c r="BY13" s="5"/>
       <c r="BZ13" s="5"/>
       <c r="CA13" s="5"/>
       <c r="CB13" s="5"/>
       <c r="CC13" s="5"/>
       <c r="CD13" s="5"/>
       <c r="CE13" s="5"/>
       <c r="CF13" s="5"/>
       <c r="CG13" s="5"/>
       <c r="CH13" s="5"/>
       <c r="CI13" s="5"/>
       <c r="CJ13" s="5"/>
       <c r="CK13" s="5"/>
       <c r="CL13" s="5"/>
       <c r="CM13" s="5"/>
       <c r="CN13" s="5"/>
       <c r="CO13" s="5"/>
       <c r="CP13" s="5"/>
       <c r="CQ13" s="5"/>
       <c r="CR13" s="5"/>
       <c r="CS13" s="5"/>
       <c r="CT13" s="5"/>
       <c r="CU13" s="5"/>
       <c r="CV13" s="5"/>
       <c r="CW13" s="5"/>
+      <c r="CX13" s="5"/>
+      <c r="CY13" s="5"/>
+      <c r="CZ13" s="5"/>
     </row>
-    <row r="14" spans="2:101 15822:15823" ht="15" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:104 15822:15823" ht="15" x14ac:dyDescent="0.25">
       <c r="B14" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>113</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>112</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>115</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>116</v>
       </c>
       <c r="H14" s="8">
         <v>6156.6</v>
       </c>
       <c r="I14" s="8">
         <v>6759.7</v>
       </c>
       <c r="J14" s="8">
@@ -2371,52 +2407,61 @@
       </c>
       <c r="CP14" s="8">
         <v>58515.799999999996</v>
       </c>
       <c r="CQ14" s="8">
         <v>62835.6</v>
       </c>
       <c r="CR14" s="5">
         <v>65108.2</v>
       </c>
       <c r="CS14" s="5">
         <v>67714.5</v>
       </c>
       <c r="CT14" s="5">
         <v>72688.599999999991</v>
       </c>
       <c r="CU14" s="5">
         <v>77297.8</v>
       </c>
       <c r="CV14" s="5">
         <v>78287.600000000006</v>
       </c>
       <c r="CW14" s="5">
         <v>80513.600000000006</v>
       </c>
+      <c r="CX14" s="5">
+        <v>87441.2</v>
+      </c>
+      <c r="CY14" s="5">
+        <v>89866.1</v>
+      </c>
+      <c r="CZ14" s="5">
+        <v>92088</v>
+      </c>
     </row>
-    <row r="15" spans="2:101 15822:15823" ht="15" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:104 15822:15823" ht="15" x14ac:dyDescent="0.25">
       <c r="B15" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>118</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>119</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>117</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>115</v>
       </c>
       <c r="G15" s="7" t="s">
         <v>116</v>
       </c>
       <c r="H15" s="8">
         <v>391.9</v>
       </c>
       <c r="I15" s="8">
         <v>226.6</v>
       </c>
       <c r="J15" s="8">
@@ -2673,52 +2718,61 @@
       </c>
       <c r="CP15" s="8">
         <v>3924.1</v>
       </c>
       <c r="CQ15" s="8">
         <v>1968.5</v>
       </c>
       <c r="CR15" s="5">
         <v>1440</v>
       </c>
       <c r="CS15" s="5">
         <v>1436.6</v>
       </c>
       <c r="CT15" s="5">
         <v>1573.9</v>
       </c>
       <c r="CU15" s="5">
         <v>1937.2</v>
       </c>
       <c r="CV15" s="5">
         <v>669.8</v>
       </c>
       <c r="CW15" s="5">
         <v>546.5</v>
       </c>
+      <c r="CX15" s="5">
+        <v>456</v>
+      </c>
+      <c r="CY15" s="5">
+        <v>144</v>
+      </c>
+      <c r="CZ15" s="5">
+        <v>237</v>
+      </c>
     </row>
-    <row r="16" spans="2:101 15822:15823" ht="15" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:104 15822:15823" ht="15" x14ac:dyDescent="0.25">
       <c r="B16" s="6" t="s">
         <v>120</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>121</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>122</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>120</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>115</v>
       </c>
       <c r="G16" s="7" t="s">
         <v>116</v>
       </c>
       <c r="H16" s="8">
         <v>5764.7</v>
       </c>
       <c r="I16" s="8">
         <v>6533.1</v>
       </c>
       <c r="J16" s="8">
@@ -2975,52 +3029,61 @@
       </c>
       <c r="CP16" s="8">
         <v>54591.7</v>
       </c>
       <c r="CQ16" s="8">
         <v>60867.1</v>
       </c>
       <c r="CR16" s="5">
         <v>63668.2</v>
       </c>
       <c r="CS16" s="5">
         <v>66277.899999999994</v>
       </c>
       <c r="CT16" s="5">
         <v>71114.7</v>
       </c>
       <c r="CU16" s="5">
         <v>75360.600000000006</v>
       </c>
       <c r="CV16" s="5">
         <v>77617.8</v>
       </c>
       <c r="CW16" s="5">
         <v>79967.100000000006</v>
       </c>
+      <c r="CX16" s="5">
+        <v>86985.2</v>
+      </c>
+      <c r="CY16" s="5">
+        <v>89722.1</v>
+      </c>
+      <c r="CZ16" s="5">
+        <v>91851</v>
+      </c>
     </row>
-    <row r="17" spans="2:101" ht="15" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:104" ht="15" x14ac:dyDescent="0.25">
       <c r="B17" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>124</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>125</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>123</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>115</v>
       </c>
       <c r="G17" s="7" t="s">
         <v>116</v>
       </c>
       <c r="H17" s="8">
         <v>11237.6</v>
       </c>
       <c r="I17" s="8">
         <v>11885.7</v>
       </c>
       <c r="J17" s="8">
@@ -3277,52 +3340,61 @@
       </c>
       <c r="CP17" s="8">
         <v>66719.600000000006</v>
       </c>
       <c r="CQ17" s="8">
         <v>62925.2</v>
       </c>
       <c r="CR17" s="5">
         <v>62242.6</v>
       </c>
       <c r="CS17" s="5">
         <v>61790.3</v>
       </c>
       <c r="CT17" s="5">
         <v>62343.7</v>
       </c>
       <c r="CU17" s="5">
         <v>58156.2</v>
       </c>
       <c r="CV17" s="5">
         <v>57012.6</v>
       </c>
       <c r="CW17" s="5">
         <v>56111.199999999997</v>
       </c>
+      <c r="CX17" s="5">
+        <v>55556.5</v>
+      </c>
+      <c r="CY17" s="5">
+        <v>54599.8</v>
+      </c>
+      <c r="CZ17" s="5">
+        <v>53895.3</v>
+      </c>
     </row>
-    <row r="18" spans="2:101" ht="15" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:104" ht="15" x14ac:dyDescent="0.25">
       <c r="B18" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>127</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>119</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>126</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>115</v>
       </c>
       <c r="G18" s="7" t="s">
         <v>116</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
       <c r="J18" s="8"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
@@ -3391,52 +3463,55 @@
       <c r="BY18" s="8"/>
       <c r="BZ18" s="8"/>
       <c r="CA18" s="8"/>
       <c r="CB18" s="8"/>
       <c r="CC18" s="8"/>
       <c r="CD18" s="8"/>
       <c r="CE18" s="8"/>
       <c r="CF18" s="8"/>
       <c r="CG18" s="8"/>
       <c r="CH18" s="8"/>
       <c r="CI18" s="8"/>
       <c r="CJ18" s="8"/>
       <c r="CK18" s="8"/>
       <c r="CL18" s="8"/>
       <c r="CM18" s="8"/>
       <c r="CN18" s="8"/>
       <c r="CO18" s="8"/>
       <c r="CP18" s="8"/>
       <c r="CQ18" s="8"/>
       <c r="CR18" s="5"/>
       <c r="CS18" s="5"/>
       <c r="CT18" s="5"/>
       <c r="CU18" s="5"/>
       <c r="CV18" s="5"/>
       <c r="CW18" s="5"/>
+      <c r="CX18" s="5"/>
+      <c r="CY18" s="5"/>
+      <c r="CZ18" s="5"/>
     </row>
-    <row r="19" spans="2:101" ht="15" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:104" ht="15" x14ac:dyDescent="0.25">
       <c r="B19" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>129</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>122</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>128</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>115</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>116</v>
       </c>
       <c r="H19" s="8">
         <v>11237.6</v>
       </c>
       <c r="I19" s="8">
         <v>11885.7</v>
       </c>
       <c r="J19" s="8">
@@ -3689,52 +3764,61 @@
       </c>
       <c r="CP19" s="8">
         <v>66719.600000000006</v>
       </c>
       <c r="CQ19" s="8">
         <v>62925.2</v>
       </c>
       <c r="CR19" s="5">
         <v>62242.6</v>
       </c>
       <c r="CS19" s="5">
         <v>61790.3</v>
       </c>
       <c r="CT19" s="5">
         <v>62343.7</v>
       </c>
       <c r="CU19" s="5">
         <v>58156.2</v>
       </c>
       <c r="CV19" s="5">
         <v>57012.6</v>
       </c>
       <c r="CW19" s="5">
         <v>56111.199999999997</v>
       </c>
+      <c r="CX19" s="5">
+        <v>55556.5</v>
+      </c>
+      <c r="CY19" s="5">
+        <v>54599.8</v>
+      </c>
+      <c r="CZ19" s="5">
+        <v>53895.3</v>
+      </c>
     </row>
-    <row r="20" spans="2:101" ht="15" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:104" ht="15" x14ac:dyDescent="0.25">
       <c r="B20" s="6" t="s">
         <v>130</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>131</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>132</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>130</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>115</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>116</v>
       </c>
       <c r="H20" s="8">
         <v>17394.2</v>
       </c>
       <c r="I20" s="8">
         <v>18645.400000000001</v>
       </c>
       <c r="J20" s="8">
@@ -3987,52 +4071,61 @@
       </c>
       <c r="CP20" s="8">
         <v>125235.4</v>
       </c>
       <c r="CQ20" s="8">
         <v>125760.79999999999</v>
       </c>
       <c r="CR20" s="5">
         <v>127350.79999999999</v>
       </c>
       <c r="CS20" s="5">
         <v>129504.8</v>
       </c>
       <c r="CT20" s="5">
         <v>135032.29999999999</v>
       </c>
       <c r="CU20" s="5">
         <v>135454</v>
       </c>
       <c r="CV20" s="5">
         <v>135300.20000000001</v>
       </c>
       <c r="CW20" s="5">
         <v>136624.79999999999</v>
       </c>
+      <c r="CX20" s="5">
+        <v>142997.70000000001</v>
+      </c>
+      <c r="CY20" s="5">
+        <v>144465.90000000002</v>
+      </c>
+      <c r="CZ20" s="5">
+        <v>145983.29999999999</v>
+      </c>
     </row>
-    <row r="21" spans="2:101" ht="15" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:104" ht="15" x14ac:dyDescent="0.25">
       <c r="B21" s="4"/>
       <c r="C21" s="11" t="s">
         <v>133</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>134</v>
       </c>
       <c r="E21" s="4"/>
       <c r="F21" s="4"/>
       <c r="G21" s="5"/>
       <c r="H21" s="12"/>
       <c r="I21" s="12"/>
       <c r="J21" s="12"/>
       <c r="K21" s="12"/>
       <c r="L21" s="12"/>
       <c r="M21" s="12"/>
       <c r="N21" s="12"/>
       <c r="O21" s="12"/>
       <c r="P21" s="12"/>
       <c r="Q21" s="12"/>
       <c r="R21" s="12"/>
       <c r="S21" s="12"/>
       <c r="T21" s="12"/>
       <c r="U21" s="12"/>
       <c r="V21" s="12"/>
@@ -4105,52 +4198,61 @@
       <c r="CK21" s="12"/>
       <c r="CL21" s="12"/>
       <c r="CM21" s="12"/>
       <c r="CN21" s="12"/>
       <c r="CO21" s="12"/>
       <c r="CP21" s="12"/>
       <c r="CQ21" s="12"/>
       <c r="CR21" s="5">
         <v>62242.599999999991</v>
       </c>
       <c r="CS21" s="5">
         <v>61790.3</v>
       </c>
       <c r="CT21" s="5">
         <v>62343.7</v>
       </c>
       <c r="CU21" s="5">
         <v>58156.19999999999</v>
       </c>
       <c r="CV21" s="5">
         <v>57012.6</v>
       </c>
       <c r="CW21" s="5">
         <v>56111.199999999997</v>
       </c>
+      <c r="CX21" s="5">
+        <v>55556.5</v>
+      </c>
+      <c r="CY21" s="5">
+        <v>54599.799999999996</v>
+      </c>
+      <c r="CZ21" s="5">
+        <v>53895.30000000001</v>
+      </c>
     </row>
-    <row r="22" spans="2:101" ht="15" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:104" ht="15" x14ac:dyDescent="0.25">
       <c r="B22" s="6" t="s">
         <v>135</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>136</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>137</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>135</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>115</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>116</v>
       </c>
       <c r="H22" s="8">
         <v>2909.3</v>
       </c>
       <c r="I22" s="8">
         <v>3525.2</v>
       </c>
       <c r="J22" s="8">
@@ -4405,52 +4507,61 @@
       </c>
       <c r="CP22" s="8">
         <v>18134.387279999999</v>
       </c>
       <c r="CQ22" s="8">
         <v>18147.627679999998</v>
       </c>
       <c r="CR22" s="5">
         <v>17807.60786</v>
       </c>
       <c r="CS22" s="5">
         <v>17054.122800000001</v>
       </c>
       <c r="CT22" s="5">
         <v>19438.765660000001</v>
       </c>
       <c r="CU22" s="5">
         <v>15225.293159999997</v>
       </c>
       <c r="CV22" s="5">
         <v>13768.542899999999</v>
       </c>
       <c r="CW22" s="5">
         <v>13360.076719999997</v>
       </c>
+      <c r="CX22" s="5">
+        <v>13011.332300000002</v>
+      </c>
+      <c r="CY22" s="5">
+        <v>12547.03404</v>
+      </c>
+      <c r="CZ22" s="5">
+        <v>12061.76814</v>
+      </c>
     </row>
-    <row r="23" spans="2:101" ht="15" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:104" ht="15" x14ac:dyDescent="0.25">
       <c r="B23" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>139</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>139</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>138</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>115</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>116</v>
       </c>
       <c r="H23" s="8">
         <v>4318.8</v>
       </c>
       <c r="I23" s="8">
         <v>4342.2</v>
       </c>
       <c r="J23" s="8">
@@ -4705,52 +4816,61 @@
       </c>
       <c r="CP23" s="8">
         <v>38984.262280000003</v>
       </c>
       <c r="CQ23" s="8">
         <v>35483.520279999997</v>
       </c>
       <c r="CR23" s="5">
         <v>35440.936439999998</v>
       </c>
       <c r="CS23" s="5">
         <v>35510.885410000003</v>
       </c>
       <c r="CT23" s="5">
         <v>34781.550229999993</v>
       </c>
       <c r="CU23" s="5">
         <v>35004.216779999995</v>
       </c>
       <c r="CV23" s="5">
         <v>35672.783820000004</v>
       </c>
       <c r="CW23" s="5">
         <v>35333.22264</v>
       </c>
+      <c r="CX23" s="5">
+        <v>35383.934849999998</v>
+      </c>
+      <c r="CY23" s="5">
+        <v>34851.052340000002</v>
+      </c>
+      <c r="CZ23" s="5">
+        <v>34724.741790000007</v>
+      </c>
     </row>
-    <row r="24" spans="2:101" ht="15" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:104" ht="15" x14ac:dyDescent="0.25">
       <c r="B24" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>141</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>142</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>140</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>115</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>116</v>
       </c>
       <c r="H24" s="8">
         <v>2849.2</v>
       </c>
       <c r="I24" s="8">
         <v>2909.1</v>
       </c>
       <c r="J24" s="8">
@@ -4997,52 +5117,61 @@
       </c>
       <c r="CP24" s="8">
         <v>5010.6419600000008</v>
       </c>
       <c r="CQ24" s="8">
         <v>4731.9750399999994</v>
       </c>
       <c r="CR24" s="5">
         <v>4574.8310999999994</v>
       </c>
       <c r="CS24" s="5">
         <v>4955.5820599999997</v>
       </c>
       <c r="CT24" s="5">
         <v>3809.2000699999999</v>
       </c>
       <c r="CU24" s="5">
         <v>3780.1529999999998</v>
       </c>
       <c r="CV24" s="5">
         <v>3608.8975799999998</v>
       </c>
       <c r="CW24" s="5">
         <v>3557.4500799999996</v>
       </c>
+      <c r="CX24" s="5">
+        <v>3355.6125999999999</v>
+      </c>
+      <c r="CY24" s="5">
+        <v>3286.90796</v>
+      </c>
+      <c r="CZ24" s="5">
+        <v>3222.9389400000005</v>
+      </c>
     </row>
-    <row r="25" spans="2:101" ht="15" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:104" ht="15" x14ac:dyDescent="0.25">
       <c r="B25" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>144</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>145</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>143</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>115</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>116</v>
       </c>
       <c r="H25" s="8">
         <v>1160.3</v>
       </c>
       <c r="I25" s="8">
         <v>1109.2</v>
       </c>
       <c r="J25" s="8">
@@ -5289,52 +5418,61 @@
       </c>
       <c r="CP25" s="8">
         <v>4590.3084800000006</v>
       </c>
       <c r="CQ25" s="8">
         <v>4562.0769999999993</v>
       </c>
       <c r="CR25" s="5">
         <v>4419.2245999999996</v>
       </c>
       <c r="CS25" s="5">
         <v>4269.7097299999996</v>
       </c>
       <c r="CT25" s="5">
         <v>4314.1840400000001</v>
       </c>
       <c r="CU25" s="5">
         <v>4146.5370599999997</v>
       </c>
       <c r="CV25" s="5">
         <v>3962.3757000000001</v>
       </c>
       <c r="CW25" s="5">
         <v>3860.4505599999998</v>
       </c>
+      <c r="CX25" s="5">
+        <v>3805.6202499999995</v>
+      </c>
+      <c r="CY25" s="5">
+        <v>3914.80566</v>
+      </c>
+      <c r="CZ25" s="5">
+        <v>3885.85113</v>
+      </c>
     </row>
-    <row r="26" spans="2:101" ht="15" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:104" ht="15" x14ac:dyDescent="0.25">
       <c r="B26" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>147</v>
       </c>
       <c r="D26" s="11" t="s">
         <v>148</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>146</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>115</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>116</v>
       </c>
       <c r="H26" s="8">
         <v>2514.1</v>
       </c>
       <c r="I26" s="8">
         <v>2676.7</v>
       </c>
       <c r="J26" s="8">
@@ -5579,52 +5717,61 @@
       </c>
       <c r="CP26" s="8">
         <v>13213.5</v>
       </c>
       <c r="CQ26" s="8">
         <v>13213.5</v>
       </c>
       <c r="CR26" s="5">
         <v>13213.5</v>
       </c>
       <c r="CS26" s="5">
         <v>13213.5</v>
       </c>
       <c r="CT26" s="5">
         <v>13213.5</v>
       </c>
       <c r="CU26" s="5">
         <v>13213.5</v>
       </c>
       <c r="CV26" s="5">
         <v>13213.5</v>
       </c>
       <c r="CW26" s="5">
         <v>13213.5</v>
       </c>
+      <c r="CX26" s="5">
+        <v>13213.5</v>
+      </c>
+      <c r="CY26" s="5">
+        <v>13213.5</v>
+      </c>
+      <c r="CZ26" s="5">
+        <v>13213.5</v>
+      </c>
     </row>
-    <row r="28" spans="2:101" x14ac:dyDescent="0.2">
+    <row r="28" spans="2:104" x14ac:dyDescent="0.2">
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="14"/>
       <c r="L28" s="14"/>
       <c r="M28" s="14"/>
       <c r="N28" s="14"/>
       <c r="O28" s="14"/>
       <c r="P28" s="14"/>
       <c r="Q28" s="14"/>
       <c r="R28" s="14"/>
       <c r="S28" s="14"/>
       <c r="T28" s="14"/>
       <c r="U28" s="14"/>
       <c r="V28" s="14"/>
       <c r="W28" s="14"/>
       <c r="X28" s="14"/>
       <c r="Y28" s="14"/>
       <c r="Z28" s="14"/>
       <c r="AA28" s="14"/>
       <c r="AB28" s="14"/>
       <c r="AC28" s="14"/>
       <c r="AD28" s="14"/>
       <c r="AE28" s="14"/>
       <c r="AF28" s="14"/>
@@ -5671,70 +5818,70 @@
       <c r="BU28" s="14"/>
       <c r="BV28" s="14"/>
       <c r="BW28" s="14"/>
       <c r="BX28" s="14"/>
       <c r="BY28" s="14"/>
       <c r="BZ28" s="14"/>
       <c r="CA28" s="14"/>
       <c r="CB28" s="14"/>
       <c r="CC28" s="14"/>
       <c r="CD28" s="14"/>
       <c r="CE28" s="14"/>
       <c r="CF28" s="14"/>
       <c r="CG28" s="14"/>
       <c r="CH28" s="14"/>
       <c r="CI28" s="14"/>
       <c r="CJ28" s="14"/>
       <c r="CK28" s="14"/>
       <c r="CL28" s="14"/>
       <c r="CM28" s="14"/>
       <c r="CN28" s="14"/>
       <c r="CO28" s="14"/>
       <c r="CP28" s="14"/>
       <c r="CQ28" s="14"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="12" type="noConversion"/>
-[...1 lines deleted...]
-    <cfRule type="duplicateValues" dxfId="5" priority="6"/>
+  <phoneticPr fontId="13" type="noConversion"/>
+  <conditionalFormatting sqref="A11:CQ11 DA11:XFD11">
+    <cfRule type="duplicateValues" dxfId="9" priority="6"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="D2:D9">
-    <cfRule type="duplicateValues" dxfId="4" priority="2"/>
+    <cfRule type="duplicateValues" dxfId="8" priority="2"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="E22:E1048576 E1 E10:E20">
-    <cfRule type="duplicateValues" dxfId="3" priority="5"/>
+    <cfRule type="duplicateValues" dxfId="7" priority="5"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="H28:CQ28">
-    <cfRule type="cellIs" dxfId="2" priority="3" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="6" priority="3" operator="greaterThan">
       <formula>0.05</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="1" priority="4" operator="lessThan">
+    <cfRule type="cellIs" dxfId="5" priority="4" operator="lessThan">
       <formula>-0.05</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="CR11:CW11">
-    <cfRule type="duplicateValues" dxfId="0" priority="1"/>
+  <conditionalFormatting sqref="CR11:CZ11">
+    <cfRule type="duplicateValues" dxfId="4" priority="1"/>
   </conditionalFormatting>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="_x000a_" sqref="C7" xr:uid="{67EB16D9-0EA6-497E-A431-F207D10AF8B1}">
       <formula1>$WJO$4:$WJO$7</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C8" xr:uid="{C7988179-EBD7-457C-B482-D89D835481D1}">
       <formula1>$WJN$4:$WJN$6</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89D1EDD8-5076-4A61-BD8B-391392340EE8}">
   <dimension ref="B2:CI19"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
       <pane xSplit="7" ySplit="1" topLeftCell="BQ2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="H1" sqref="H1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
       <selection pane="bottomRight" activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
@@ -9665,60 +9812,60 @@
         <v>0</v>
       </c>
       <c r="CE19" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="CF19" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="CG19" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="CH19" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="CI19" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:XFD2">
-    <cfRule type="duplicateValues" dxfId="9" priority="4"/>
+    <cfRule type="duplicateValues" dxfId="3" priority="4"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="E13:E1048576 E1:E11">
-    <cfRule type="duplicateValues" dxfId="8" priority="3"/>
+    <cfRule type="duplicateValues" dxfId="2" priority="3"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="H19:CI19">
-    <cfRule type="cellIs" dxfId="7" priority="1" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="1" priority="1" operator="greaterThan">
       <formula>0.05</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="6" priority="2" operator="lessThan">
+    <cfRule type="cellIs" dxfId="0" priority="2" operator="lessThan">
       <formula>-0.05</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">