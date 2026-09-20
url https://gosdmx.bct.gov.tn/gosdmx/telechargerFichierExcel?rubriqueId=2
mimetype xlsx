--- v0 (2026-05-09)
+++ v1 (2026-09-20)
@@ -1,91 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\2490M\OneDrive - BCT\Bureau\projet SDMX\indice des prix à la production\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bctbank-my.sharepoint.com/personal/hend_benzekri_bct_gov_tn/Documents/Bureau/projet SDMX/IPVI/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BCB78745-A22C-440B-B33F-FDB0E9715A95}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="11" documentId="13_ncr:1_{BBA8B587-58CD-48B3-ABD5-6B34505AFD20}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D26660DD-B6B2-4624-A19B-8890E9C3A62E}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Industrial Production" sheetId="5" r:id="rId1"/>
+    <sheet name="Producer Price Index" sheetId="5" r:id="rId1"/>
     <sheet name="Parameters" sheetId="6" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D7" i="5" l="1"/>
   <c r="D8" i="5" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="239" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="230">
   <si>
     <t>DATA_DOMAIN</t>
   </si>
   <si>
     <t>REF_AREA</t>
   </si>
   <si>
     <t>COUNTERPART_AREA</t>
   </si>
   <si>
     <t>FREQ</t>
   </si>
   <si>
     <t>UNIT_MULT</t>
   </si>
   <si>
     <t>INDICATOR</t>
   </si>
   <si>
     <t>Country code</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
@@ -283,449 +284,511 @@
   <si>
     <t>2018-04</t>
   </si>
   <si>
     <t>2018-05</t>
   </si>
   <si>
     <t>2018-06</t>
   </si>
   <si>
     <t>2018-07</t>
   </si>
   <si>
     <t>2018-08</t>
   </si>
   <si>
     <t>2018-09</t>
   </si>
   <si>
     <t>2018-10</t>
   </si>
   <si>
     <t>BASE_PER</t>
   </si>
   <si>
-    <t>AIP_IX</t>
-[...4 lines deleted...]
-  <si>
     <t>2018-11</t>
   </si>
   <si>
     <t>2018-12</t>
   </si>
   <si>
     <t>2019-01</t>
   </si>
   <si>
     <t>2019-02</t>
   </si>
   <si>
     <t>2019-03</t>
   </si>
   <si>
     <t>2019-04</t>
   </si>
   <si>
     <t>2019-05</t>
   </si>
   <si>
     <t>2019-06</t>
   </si>
   <si>
     <t>2019-07</t>
   </si>
   <si>
     <t>2019-08</t>
   </si>
   <si>
     <t>2019-09</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
-    <t>Industrial Production, Index</t>
-[...8 lines deleted...]
-    <t>Production industrielle</t>
+    <t>Prices, Producer Price Index</t>
+  </si>
+  <si>
+    <t>2010A</t>
+  </si>
+  <si>
+    <t>PPPI_IX</t>
+  </si>
+  <si>
+    <t>Prix, indice des prix à la production</t>
+  </si>
+  <si>
+    <t>Prix a la Production</t>
+  </si>
+  <si>
+    <t>Producer Price Index</t>
+  </si>
+  <si>
+    <t>PPI</t>
+  </si>
+  <si>
+    <t>Element</t>
+  </si>
+  <si>
+    <t>Type</t>
+  </si>
+  <si>
+    <t>PosType</t>
+  </si>
+  <si>
+    <t>Position</t>
+  </si>
+  <si>
+    <t>DataStart</t>
+  </si>
+  <si>
+    <t>H13</t>
+  </si>
+  <si>
+    <t>DIM</t>
+  </si>
+  <si>
+    <t>FIX</t>
+  </si>
+  <si>
+    <t>NumColumns</t>
+  </si>
+  <si>
+    <t>COLUMN</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>TIME_PERIOD</t>
+  </si>
+  <si>
+    <t>ROW</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>ATT</t>
+  </si>
+  <si>
+    <t>SKIP</t>
+  </si>
+  <si>
+    <t>OBS_STATUS</t>
+  </si>
+  <si>
+    <t>TIME_FORMAT</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>CCYYMM</t>
+  </si>
+  <si>
+    <t>Libelle</t>
   </si>
   <si>
     <t>2019-10</t>
   </si>
   <si>
     <t>2019-11</t>
   </si>
   <si>
     <t>2019-12</t>
   </si>
   <si>
+    <t>2020-10</t>
+  </si>
+  <si>
+    <t>2020-11</t>
+  </si>
+  <si>
+    <t>2020-12</t>
+  </si>
+  <si>
+    <t>2021-10</t>
+  </si>
+  <si>
+    <t>2021-11</t>
+  </si>
+  <si>
+    <t>2021-12</t>
+  </si>
+  <si>
+    <t>2021-01</t>
+  </si>
+  <si>
+    <t>2021-02</t>
+  </si>
+  <si>
+    <t>2021-03</t>
+  </si>
+  <si>
+    <t>2021-04</t>
+  </si>
+  <si>
+    <t>2021-05</t>
+  </si>
+  <si>
+    <t>2021-06</t>
+  </si>
+  <si>
+    <t>2021-07</t>
+  </si>
+  <si>
+    <t>2021-08</t>
+  </si>
+  <si>
+    <t>2021-09</t>
+  </si>
+  <si>
+    <t>2022-01</t>
+  </si>
+  <si>
+    <t>2022-02</t>
+  </si>
+  <si>
+    <t>2022-03</t>
+  </si>
+  <si>
+    <t>2022-04</t>
+  </si>
+  <si>
+    <t>2022-05</t>
+  </si>
+  <si>
+    <t>2022-06</t>
+  </si>
+  <si>
+    <t>2022-07</t>
+  </si>
+  <si>
+    <t>2022-08</t>
+  </si>
+  <si>
+    <t>2022-09</t>
+  </si>
+  <si>
+    <t>2022-10</t>
+  </si>
+  <si>
+    <t>2022-11</t>
+  </si>
+  <si>
+    <t>2022-12</t>
+  </si>
+  <si>
+    <t>2023-01</t>
+  </si>
+  <si>
+    <t>2023-02</t>
+  </si>
+  <si>
+    <t>2023-03</t>
+  </si>
+  <si>
+    <t>2023-04</t>
+  </si>
+  <si>
+    <t>2023-05</t>
+  </si>
+  <si>
+    <t>2023-06</t>
+  </si>
+  <si>
+    <t>189.7</t>
+  </si>
+  <si>
+    <t>186.6</t>
+  </si>
+  <si>
+    <t>186.4</t>
+  </si>
+  <si>
+    <t>188.2</t>
+  </si>
+  <si>
+    <t>187.7</t>
+  </si>
+  <si>
+    <t>188.1</t>
+  </si>
+  <si>
+    <t>187.9</t>
+  </si>
+  <si>
+    <t>186.7</t>
+  </si>
+  <si>
     <t>2020-01</t>
   </si>
   <si>
     <t>2020-02</t>
   </si>
   <si>
     <t>2020-03</t>
   </si>
   <si>
     <t>2020-04</t>
   </si>
   <si>
     <t>2020-05</t>
   </si>
   <si>
     <t>2020-06</t>
   </si>
   <si>
     <t>2020-07</t>
   </si>
   <si>
-    <t>Element</t>
-[...61 lines deleted...]
-  <si>
     <t>2020-08</t>
   </si>
   <si>
     <t>2020-09</t>
   </si>
   <si>
-    <t>2020-10</t>
-[...109 lines deleted...]
-  <si>
     <t>2023-11</t>
   </si>
   <si>
     <t>2023-12</t>
   </si>
   <si>
-    <t>89.1</t>
-[...22 lines deleted...]
-  <si>
     <t>2024-01</t>
   </si>
   <si>
     <t>2024-02</t>
   </si>
   <si>
     <t>2024-03</t>
   </si>
   <si>
     <t>2024-04</t>
   </si>
   <si>
     <t>2024-05</t>
   </si>
   <si>
     <t>2024-06</t>
   </si>
   <si>
     <t>2024-07</t>
   </si>
   <si>
     <t>2024-08</t>
   </si>
   <si>
     <t>2024-09</t>
   </si>
   <si>
     <t>2024-10</t>
   </si>
   <si>
     <t>2024-11</t>
   </si>
   <si>
     <t>2024-12</t>
   </si>
   <si>
-    <t>90.1</t>
-[...20 lines deleted...]
-    <t>88.0</t>
+    <t>194.6</t>
+  </si>
+  <si>
+    <t>194.8</t>
+  </si>
+  <si>
+    <t>195.2</t>
+  </si>
+  <si>
+    <t>196.5</t>
+  </si>
+  <si>
+    <t>197.5</t>
+  </si>
+  <si>
+    <t>199.5</t>
+  </si>
+  <si>
+    <t>200.4</t>
+  </si>
+  <si>
+    <t>200.0</t>
   </si>
   <si>
     <t>2025-01</t>
   </si>
   <si>
     <t>2025-02</t>
   </si>
   <si>
     <t>2025-03</t>
   </si>
   <si>
     <t>2025-04</t>
   </si>
   <si>
+    <t>201.0</t>
+  </si>
+  <si>
+    <t>201.5</t>
+  </si>
+  <si>
+    <t>201.1</t>
+  </si>
+  <si>
+    <t>202.3</t>
+  </si>
+  <si>
+    <t>202.5</t>
+  </si>
+  <si>
+    <t>201.9</t>
+  </si>
+  <si>
     <t>2025-05</t>
   </si>
   <si>
     <t>2025-06</t>
   </si>
   <si>
-    <t>93.1</t>
-[...11 lines deleted...]
-    <t>93.7</t>
+    <t>2025-07</t>
+  </si>
+  <si>
+    <t>203.3</t>
+  </si>
+  <si>
+    <t>204.0</t>
+  </si>
+  <si>
+    <t>204.7</t>
+  </si>
+  <si>
+    <t>2025-08</t>
+  </si>
+  <si>
+    <t>2025-09</t>
+  </si>
+  <si>
+    <t>2025-10</t>
+  </si>
+  <si>
+    <t>2025-11</t>
+  </si>
+  <si>
+    <t>2025-12</t>
+  </si>
+  <si>
+    <t>205.6</t>
+  </si>
+  <si>
+    <t>205.5</t>
+  </si>
+  <si>
+    <t>2026-01</t>
+  </si>
+  <si>
+    <t>2026-02</t>
+  </si>
+  <si>
+    <t>2026-03</t>
+  </si>
+  <si>
+    <t>207.0</t>
+  </si>
+  <si>
+    <t>208.1</t>
+  </si>
+  <si>
+    <t>210.8</t>
+  </si>
+  <si>
+    <t>2026-04</t>
+  </si>
+  <si>
+    <t>2026-05</t>
+  </si>
+  <si>
+    <t>2026-06</t>
+  </si>
+  <si>
+    <t>212.1</t>
+  </si>
+  <si>
+    <t>216.0</t>
+  </si>
+  <si>
+    <t>218.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="5">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="168" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -778,66 +841,59 @@
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color rgb="FF333333"/>
+      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF121212"/>
       <name val="Roboto-Regular"/>
     </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -853,51 +909,51 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE6E9F5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -970,65 +1026,50 @@
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...13 lines deleted...]
-    <border>
       <left style="medium">
         <color rgb="FFD9E0E7"/>
       </left>
       <right/>
       <top style="medium">
         <color rgb="FFD9E0E7"/>
       </top>
       <bottom style="medium">
         <color rgb="FFD9E0E7"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FFD9E0E7"/>
       </top>
       <bottom style="medium">
         <color rgb="FFD9E0E7"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1075,115 +1116,114 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="18"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="18" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="5"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="7" borderId="0" xfId="5" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" xfId="5" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" xfId="5" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" xfId="5" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="2" fontId="16" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="15" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="10" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="168" fontId="17" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="9" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="19">
     <cellStyle name="Comma [0] 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma [0] 3" xfId="15" xr:uid="{A2A9E07D-8A38-416E-A757-063364664D5A}"/>
     <cellStyle name="Comma 2" xfId="14" xr:uid="{95D39A24-2D2E-43C9-AA17-15BE2270B59E}"/>
     <cellStyle name="Currency [0] 2" xfId="13" xr:uid="{110060E1-A0BA-4B33-9B44-A28DD6DD21F7}"/>
     <cellStyle name="Currency 2" xfId="12" xr:uid="{2A70A47B-1BD5-4E78-A722-D49DD0F47D4F}"/>
     <cellStyle name="Hyperlink" xfId="17" xr:uid="{457D864F-D764-4289-AC21-A0F209C0AE7A}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 17" xfId="18" xr:uid="{DB624A7D-4ED6-4B27-AC20-FA35572E8428}"/>
+    <cellStyle name="Normal 17" xfId="18" xr:uid="{FC1DE4BF-B2F0-49C6-B345-73F2EE24E951}"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 2 93" xfId="8" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 3 102" xfId="9" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 4" xfId="1" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 4 2 3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 5" xfId="2" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 6" xfId="10" xr:uid="{D7E363B3-6B42-4151-847F-05CB83852311}"/>
     <cellStyle name="Normal 89" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Percent 2" xfId="11" xr:uid="{CEECE18D-9FBD-4131-B2C2-656FF009BDDB}"/>
     <cellStyle name="Style 1" xfId="16" xr:uid="{D80DE691-96C4-4614-8CD7-4D56CECF5858}"/>
   </cellStyles>
   <dxfs count="7">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
@@ -1237,51 +1277,55 @@
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1541,76 +1585,71 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:EN13"/>
+  <dimension ref="B2:EV13"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
-      <selection activeCell="EI13" sqref="EI13:EN13"/>
+    <sheetView tabSelected="1" topLeftCell="EB1" zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
+      <selection activeCell="EJ15" sqref="EJ15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3.42578125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="118" max="121" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="7.28515625" customWidth="1"/>
+    <col min="2" max="2" width="23.42578125" customWidth="1"/>
+    <col min="3" max="3" width="58.28515625" customWidth="1"/>
+    <col min="4" max="4" width="81.42578125" customWidth="1"/>
+    <col min="5" max="5" width="15.42578125" bestFit="1" customWidth="1"/>
+    <col min="69" max="111" width="9.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:144">
-      <c r="B2" s="28" t="s">
+    <row r="2" spans="2:152">
+      <c r="B2" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="21" t="s">
+      <c r="C2" s="22" t="s">
         <v>14</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
@@ -1633,52 +1672,52 @@
       <c r="AO2" s="3"/>
       <c r="AP2" s="3"/>
       <c r="AQ2" s="3"/>
       <c r="AR2" s="3"/>
       <c r="AS2" s="3"/>
       <c r="AT2" s="3"/>
       <c r="AU2" s="3"/>
       <c r="AV2" s="3"/>
       <c r="AW2" s="3"/>
       <c r="AX2" s="3"/>
       <c r="AY2" s="3"/>
       <c r="AZ2" s="3"/>
       <c r="BA2" s="3"/>
       <c r="BB2" s="3"/>
       <c r="BC2" s="3"/>
       <c r="BD2" s="3"/>
       <c r="BE2" s="3"/>
       <c r="BF2" s="3"/>
       <c r="BG2" s="3"/>
       <c r="BH2" s="3"/>
       <c r="BI2" s="3"/>
       <c r="BJ2" s="3"/>
       <c r="BK2" s="3"/>
       <c r="BL2" s="3"/>
     </row>
-    <row r="3" spans="2:144">
-      <c r="B3" s="28" t="s">
+    <row r="3" spans="2:152">
+      <c r="B3" s="21" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
@@ -1704,56 +1743,56 @@
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
       <c r="BE3" s="3"/>
       <c r="BF3" s="3"/>
       <c r="BG3" s="3"/>
       <c r="BH3" s="3"/>
       <c r="BI3" s="3"/>
       <c r="BJ3" s="3"/>
       <c r="BK3" s="3"/>
       <c r="BL3" s="3"/>
     </row>
-    <row r="4" spans="2:144">
-      <c r="B4" s="29" t="s">
+    <row r="4" spans="2:152">
+      <c r="B4" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="6" t="s">
-        <v>81</v>
+        <v>98</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="3"/>
       <c r="U4" s="3"/>
       <c r="V4" s="3"/>
       <c r="W4" s="3"/>
       <c r="X4" s="3"/>
       <c r="Y4" s="3"/>
@@ -1775,56 +1814,56 @@
       <c r="AO4" s="3"/>
       <c r="AP4" s="3"/>
       <c r="AQ4" s="3"/>
       <c r="AR4" s="3"/>
       <c r="AS4" s="3"/>
       <c r="AT4" s="3"/>
       <c r="AU4" s="3"/>
       <c r="AV4" s="3"/>
       <c r="AW4" s="3"/>
       <c r="AX4" s="3"/>
       <c r="AY4" s="3"/>
       <c r="AZ4" s="3"/>
       <c r="BA4" s="3"/>
       <c r="BB4" s="3"/>
       <c r="BC4" s="3"/>
       <c r="BD4" s="3"/>
       <c r="BE4" s="3"/>
       <c r="BF4" s="3"/>
       <c r="BG4" s="3"/>
       <c r="BH4" s="3"/>
       <c r="BI4" s="3"/>
       <c r="BJ4" s="3"/>
       <c r="BK4" s="3"/>
       <c r="BL4" s="3"/>
     </row>
-    <row r="5" spans="2:144">
-      <c r="B5" s="29" t="s">
+    <row r="5" spans="2:152">
+      <c r="B5" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="U5" s="3"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
@@ -1846,52 +1885,52 @@
       <c r="AO5" s="3"/>
       <c r="AP5" s="3"/>
       <c r="AQ5" s="3"/>
       <c r="AR5" s="3"/>
       <c r="AS5" s="3"/>
       <c r="AT5" s="3"/>
       <c r="AU5" s="3"/>
       <c r="AV5" s="3"/>
       <c r="AW5" s="3"/>
       <c r="AX5" s="3"/>
       <c r="AY5" s="3"/>
       <c r="AZ5" s="3"/>
       <c r="BA5" s="3"/>
       <c r="BB5" s="3"/>
       <c r="BC5" s="3"/>
       <c r="BD5" s="3"/>
       <c r="BE5" s="3"/>
       <c r="BF5" s="3"/>
       <c r="BG5" s="3"/>
       <c r="BH5" s="3"/>
       <c r="BI5" s="3"/>
       <c r="BJ5" s="3"/>
       <c r="BK5" s="3"/>
       <c r="BL5" s="3"/>
     </row>
-    <row r="6" spans="2:144" ht="15.75" thickBot="1">
-      <c r="B6" s="29" t="s">
+    <row r="6" spans="2:152" ht="15.75" thickBot="1">
+      <c r="B6" s="23" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="3"/>
       <c r="U6" s="3"/>
@@ -1917,58 +1956,58 @@
       <c r="AO6" s="3"/>
       <c r="AP6" s="3"/>
       <c r="AQ6" s="3"/>
       <c r="AR6" s="3"/>
       <c r="AS6" s="3"/>
       <c r="AT6" s="3"/>
       <c r="AU6" s="3"/>
       <c r="AV6" s="3"/>
       <c r="AW6" s="3"/>
       <c r="AX6" s="3"/>
       <c r="AY6" s="3"/>
       <c r="AZ6" s="3"/>
       <c r="BA6" s="3"/>
       <c r="BB6" s="3"/>
       <c r="BC6" s="3"/>
       <c r="BD6" s="3"/>
       <c r="BE6" s="3"/>
       <c r="BF6" s="3"/>
       <c r="BG6" s="3"/>
       <c r="BH6" s="3"/>
       <c r="BI6" s="3"/>
       <c r="BJ6" s="3"/>
       <c r="BK6" s="3"/>
       <c r="BL6" s="3"/>
     </row>
-    <row r="7" spans="2:144">
-      <c r="B7" s="30" t="s">
+    <row r="7" spans="2:152">
+      <c r="B7" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="22">
+      <c r="C7" s="25">
         <v>0</v>
       </c>
-      <c r="D7" s="23" t="str">
+      <c r="D7" s="26" t="str">
         <f>"Scale = "&amp;IF(C7=0,"Unit",(IF(C7=3,"Thousand",(IF(C7=6,"Million",(IF(C7=9,"Billion")))))))</f>
         <v>Scale = Unit</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
       <c r="U7" s="3"/>
       <c r="V7" s="3"/>
       <c r="W7" s="3"/>
       <c r="X7" s="3"/>
       <c r="Y7" s="3"/>
       <c r="Z7" s="3"/>
@@ -1989,52 +2028,52 @@
       <c r="AO7" s="3"/>
       <c r="AP7" s="3"/>
       <c r="AQ7" s="3"/>
       <c r="AR7" s="3"/>
       <c r="AS7" s="3"/>
       <c r="AT7" s="3"/>
       <c r="AU7" s="3"/>
       <c r="AV7" s="3"/>
       <c r="AW7" s="3"/>
       <c r="AX7" s="3"/>
       <c r="AY7" s="3"/>
       <c r="AZ7" s="3"/>
       <c r="BA7" s="3"/>
       <c r="BB7" s="3"/>
       <c r="BC7" s="3"/>
       <c r="BD7" s="3"/>
       <c r="BE7" s="3"/>
       <c r="BF7" s="3"/>
       <c r="BG7" s="3"/>
       <c r="BH7" s="3"/>
       <c r="BI7" s="3"/>
       <c r="BJ7" s="3"/>
       <c r="BK7" s="3"/>
       <c r="BL7" s="3"/>
     </row>
-    <row r="8" spans="2:144">
-      <c r="B8" s="29" t="s">
+    <row r="8" spans="2:152">
+      <c r="B8" s="23" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="7" t="str">
         <f>"Frequency = "&amp;IF(C8="A","Annual",IF(C8="Q", "Quarterly", "Monthly"))</f>
         <v>Frequency = Monthly</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="3"/>
       <c r="S8" s="3"/>
       <c r="T8" s="3"/>
@@ -2061,52 +2100,52 @@
       <c r="AO8" s="3"/>
       <c r="AP8" s="3"/>
       <c r="AQ8" s="3"/>
       <c r="AR8" s="3"/>
       <c r="AS8" s="3"/>
       <c r="AT8" s="3"/>
       <c r="AU8" s="3"/>
       <c r="AV8" s="3"/>
       <c r="AW8" s="3"/>
       <c r="AX8" s="3"/>
       <c r="AY8" s="3"/>
       <c r="AZ8" s="3"/>
       <c r="BA8" s="3"/>
       <c r="BB8" s="3"/>
       <c r="BC8" s="3"/>
       <c r="BD8" s="3"/>
       <c r="BE8" s="3"/>
       <c r="BF8" s="3"/>
       <c r="BG8" s="3"/>
       <c r="BH8" s="3"/>
       <c r="BI8" s="3"/>
       <c r="BJ8" s="3"/>
       <c r="BK8" s="3"/>
       <c r="BL8" s="3"/>
     </row>
-    <row r="9" spans="2:144" ht="15.75" thickBot="1">
-      <c r="B9" s="31" t="s">
+    <row r="9" spans="2:152" ht="15.75" thickBot="1">
+      <c r="B9" s="27" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
       <c r="S9" s="3"/>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
       <c r="V9" s="3"/>
       <c r="W9" s="3"/>
@@ -2129,73 +2168,52 @@
       <c r="AN9" s="3"/>
       <c r="AO9" s="3"/>
       <c r="AP9" s="3"/>
       <c r="AQ9" s="3"/>
       <c r="AR9" s="3"/>
       <c r="AS9" s="3"/>
       <c r="AT9" s="3"/>
       <c r="AU9" s="3"/>
       <c r="AV9" s="3"/>
       <c r="AW9" s="3"/>
       <c r="AX9" s="3"/>
       <c r="AY9" s="3"/>
       <c r="AZ9" s="3"/>
       <c r="BA9" s="3"/>
       <c r="BB9" s="3"/>
       <c r="BC9" s="3"/>
       <c r="BD9" s="3"/>
       <c r="BE9" s="3"/>
       <c r="BF9" s="3"/>
       <c r="BG9" s="3"/>
       <c r="BH9" s="3"/>
       <c r="BI9" s="3"/>
       <c r="BJ9" s="3"/>
       <c r="BK9" s="3"/>
       <c r="BL9" s="3"/>
-      <c r="BM9" s="3"/>
-[...19 lines deleted...]
-      <c r="CG9" s="3"/>
     </row>
-    <row r="10" spans="2:144">
+    <row r="10" spans="2:152">
       <c r="B10" s="10"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
       <c r="S10" s="3"/>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
       <c r="Y10" s="3"/>
       <c r="Z10" s="3"/>
@@ -2215,1132 +2233,1138 @@
       <c r="AN10" s="3"/>
       <c r="AO10" s="3"/>
       <c r="AP10" s="3"/>
       <c r="AQ10" s="3"/>
       <c r="AR10" s="3"/>
       <c r="AS10" s="3"/>
       <c r="AT10" s="3"/>
       <c r="AU10" s="3"/>
       <c r="AV10" s="3"/>
       <c r="AW10" s="3"/>
       <c r="AX10" s="3"/>
       <c r="AY10" s="3"/>
       <c r="AZ10" s="3"/>
       <c r="BA10" s="3"/>
       <c r="BB10" s="3"/>
       <c r="BC10" s="3"/>
       <c r="BD10" s="3"/>
       <c r="BE10" s="3"/>
       <c r="BF10" s="3"/>
       <c r="BG10" s="3"/>
       <c r="BH10" s="3"/>
       <c r="BI10" s="3"/>
       <c r="BJ10" s="3"/>
       <c r="BK10" s="3"/>
       <c r="BL10" s="3"/>
+      <c r="BM10" s="3"/>
+      <c r="BN10" s="3"/>
+      <c r="BO10" s="3"/>
+      <c r="BP10" s="3"/>
     </row>
-    <row r="11" spans="2:144">
+    <row r="11" spans="2:152">
       <c r="B11" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="11" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>5</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>79</v>
       </c>
-      <c r="G11" s="24" t="s">
+      <c r="G11" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="H11" s="24" t="s">
+      <c r="H11" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="I11" s="24" t="s">
+      <c r="I11" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="J11" s="24" t="s">
+      <c r="J11" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="K11" s="24" t="s">
+      <c r="K11" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="L11" s="24" t="s">
+      <c r="L11" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="M11" s="24" t="s">
+      <c r="M11" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="N11" s="24" t="s">
+      <c r="N11" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="O11" s="24" t="s">
+      <c r="O11" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="P11" s="24" t="s">
+      <c r="P11" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="Q11" s="24" t="s">
+      <c r="Q11" s="28" t="s">
         <v>31</v>
       </c>
-      <c r="R11" s="24" t="s">
+      <c r="R11" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="S11" s="24" t="s">
+      <c r="S11" s="28" t="s">
         <v>33</v>
       </c>
-      <c r="T11" s="24" t="s">
+      <c r="T11" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="U11" s="24" t="s">
+      <c r="U11" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="V11" s="24" t="s">
+      <c r="V11" s="28" t="s">
         <v>36</v>
       </c>
-      <c r="W11" s="24" t="s">
+      <c r="W11" s="28" t="s">
         <v>37</v>
       </c>
-      <c r="X11" s="24" t="s">
+      <c r="X11" s="28" t="s">
         <v>38</v>
       </c>
-      <c r="Y11" s="24" t="s">
+      <c r="Y11" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="Z11" s="24" t="s">
+      <c r="Z11" s="28" t="s">
         <v>40</v>
       </c>
-      <c r="AA11" s="24" t="s">
+      <c r="AA11" s="28" t="s">
         <v>41</v>
       </c>
-      <c r="AB11" s="24" t="s">
+      <c r="AB11" s="28" t="s">
         <v>42</v>
       </c>
-      <c r="AC11" s="24" t="s">
+      <c r="AC11" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="AD11" s="24" t="s">
+      <c r="AD11" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="AE11" s="24" t="s">
+      <c r="AE11" s="28" t="s">
         <v>45</v>
       </c>
-      <c r="AF11" s="24" t="s">
+      <c r="AF11" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="AG11" s="24" t="s">
+      <c r="AG11" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="AH11" s="24" t="s">
+      <c r="AH11" s="28" t="s">
         <v>48</v>
       </c>
-      <c r="AI11" s="24" t="s">
+      <c r="AI11" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="AJ11" s="24" t="s">
+      <c r="AJ11" s="28" t="s">
         <v>50</v>
       </c>
-      <c r="AK11" s="24" t="s">
+      <c r="AK11" s="28" t="s">
         <v>51</v>
       </c>
-      <c r="AL11" s="24" t="s">
+      <c r="AL11" s="28" t="s">
         <v>52</v>
       </c>
-      <c r="AM11" s="24" t="s">
+      <c r="AM11" s="28" t="s">
         <v>53</v>
       </c>
-      <c r="AN11" s="24" t="s">
+      <c r="AN11" s="28" t="s">
         <v>54</v>
       </c>
-      <c r="AO11" s="24" t="s">
+      <c r="AO11" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="AP11" s="24" t="s">
+      <c r="AP11" s="28" t="s">
         <v>56</v>
       </c>
-      <c r="AQ11" s="24" t="s">
+      <c r="AQ11" s="28" t="s">
         <v>57</v>
       </c>
-      <c r="AR11" s="24" t="s">
+      <c r="AR11" s="28" t="s">
         <v>58</v>
       </c>
-      <c r="AS11" s="24" t="s">
+      <c r="AS11" s="28" t="s">
         <v>59</v>
       </c>
-      <c r="AT11" s="24" t="s">
+      <c r="AT11" s="28" t="s">
         <v>60</v>
       </c>
-      <c r="AU11" s="24" t="s">
+      <c r="AU11" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="AV11" s="24" t="s">
+      <c r="AV11" s="28" t="s">
         <v>62</v>
       </c>
-      <c r="AW11" s="24" t="s">
+      <c r="AW11" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="AX11" s="24" t="s">
+      <c r="AX11" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="AY11" s="24" t="s">
+      <c r="AY11" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="AZ11" s="24" t="s">
+      <c r="AZ11" s="28" t="s">
         <v>66</v>
       </c>
-      <c r="BA11" s="24" t="s">
+      <c r="BA11" s="28" t="s">
         <v>67</v>
       </c>
-      <c r="BB11" s="24" t="s">
+      <c r="BB11" s="28" t="s">
         <v>68</v>
       </c>
-      <c r="BC11" s="24" t="s">
+      <c r="BC11" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="BD11" s="24" t="s">
+      <c r="BD11" s="28" t="s">
         <v>70</v>
       </c>
-      <c r="BE11" s="24" t="s">
+      <c r="BE11" s="28" t="s">
         <v>71</v>
       </c>
-      <c r="BF11" s="24" t="s">
+      <c r="BF11" s="28" t="s">
         <v>72</v>
       </c>
-      <c r="BG11" s="24" t="s">
+      <c r="BG11" s="28" t="s">
         <v>73</v>
       </c>
-      <c r="BH11" s="24" t="s">
+      <c r="BH11" s="28" t="s">
         <v>74</v>
       </c>
-      <c r="BI11" s="24" t="s">
+      <c r="BI11" s="28" t="s">
         <v>75</v>
       </c>
-      <c r="BJ11" s="24" t="s">
+      <c r="BJ11" s="28" t="s">
         <v>76</v>
       </c>
-      <c r="BK11" s="24" t="s">
+      <c r="BK11" s="28" t="s">
         <v>77</v>
       </c>
-      <c r="BL11" s="24" t="s">
+      <c r="BL11" s="28" t="s">
         <v>78</v>
       </c>
-      <c r="BM11" s="24" t="s">
+      <c r="BM11" s="28" t="s">
+        <v>80</v>
+      </c>
+      <c r="BN11" s="28" t="s">
+        <v>81</v>
+      </c>
+      <c r="BO11" s="28" t="s">
         <v>82</v>
       </c>
-      <c r="BN11" s="24" t="s">
+      <c r="BP11" s="28" t="s">
         <v>83</v>
       </c>
-      <c r="BO11" s="24" t="s">
+      <c r="BQ11" s="28" t="s">
         <v>84</v>
       </c>
-      <c r="BP11" s="24" t="s">
+      <c r="BR11" s="28" t="s">
         <v>85</v>
       </c>
-      <c r="BQ11" s="24" t="s">
+      <c r="BS11" s="28" t="s">
         <v>86</v>
       </c>
-      <c r="BR11" s="24" t="s">
+      <c r="BT11" s="28" t="s">
         <v>87</v>
       </c>
-      <c r="BS11" s="24" t="s">
+      <c r="BU11" s="28" t="s">
         <v>88</v>
       </c>
-      <c r="BT11" s="24" t="s">
+      <c r="BV11" s="28" t="s">
         <v>89</v>
       </c>
-      <c r="BU11" s="24" t="s">
+      <c r="BW11" s="28" t="s">
         <v>90</v>
       </c>
-      <c r="BV11" s="24" t="s">
-[...2 lines deleted...]
-      <c r="BW11" s="24" t="s">
+      <c r="BX11" s="28" t="s">
+        <v>120</v>
+      </c>
+      <c r="BY11" s="28" t="s">
+        <v>121</v>
+      </c>
+      <c r="BZ11" s="28" t="s">
+        <v>122</v>
+      </c>
+      <c r="CA11" s="28" t="s">
+        <v>164</v>
+      </c>
+      <c r="CB11" s="28" t="s">
+        <v>165</v>
+      </c>
+      <c r="CC11" s="28" t="s">
+        <v>166</v>
+      </c>
+      <c r="CD11" s="28" t="s">
+        <v>167</v>
+      </c>
+      <c r="CE11" s="28" t="s">
+        <v>168</v>
+      </c>
+      <c r="CF11" s="28" t="s">
+        <v>169</v>
+      </c>
+      <c r="CG11" s="28" t="s">
+        <v>170</v>
+      </c>
+      <c r="CH11" s="28" t="s">
+        <v>171</v>
+      </c>
+      <c r="CI11" s="28" t="s">
+        <v>172</v>
+      </c>
+      <c r="CJ11" s="28" t="s">
+        <v>123</v>
+      </c>
+      <c r="CK11" s="28" t="s">
+        <v>124</v>
+      </c>
+      <c r="CL11" s="28" t="s">
+        <v>125</v>
+      </c>
+      <c r="CM11" s="28" t="s">
+        <v>129</v>
+      </c>
+      <c r="CN11" s="28" t="s">
+        <v>130</v>
+      </c>
+      <c r="CO11" s="28" t="s">
+        <v>131</v>
+      </c>
+      <c r="CP11" s="28" t="s">
+        <v>132</v>
+      </c>
+      <c r="CQ11" s="28" t="s">
+        <v>133</v>
+      </c>
+      <c r="CR11" s="28" t="s">
+        <v>134</v>
+      </c>
+      <c r="CS11" s="28" t="s">
+        <v>135</v>
+      </c>
+      <c r="CT11" s="28" t="s">
+        <v>136</v>
+      </c>
+      <c r="CU11" s="28" t="s">
+        <v>137</v>
+      </c>
+      <c r="CV11" s="28" t="s">
+        <v>126</v>
+      </c>
+      <c r="CW11" s="28" t="s">
+        <v>127</v>
+      </c>
+      <c r="CX11" s="28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY11" s="28" t="s">
+        <v>138</v>
+      </c>
+      <c r="CZ11" s="28" t="s">
+        <v>139</v>
+      </c>
+      <c r="DA11" s="28" t="s">
+        <v>140</v>
+      </c>
+      <c r="DB11" s="28" t="s">
+        <v>141</v>
+      </c>
+      <c r="DC11" s="28" t="s">
+        <v>142</v>
+      </c>
+      <c r="DD11" s="28" t="s">
+        <v>143</v>
+      </c>
+      <c r="DE11" s="28" t="s">
+        <v>144</v>
+      </c>
+      <c r="DF11" s="28" t="s">
+        <v>145</v>
+      </c>
+      <c r="DG11" s="28" t="s">
+        <v>146</v>
+      </c>
+      <c r="DH11" s="28" t="s">
+        <v>147</v>
+      </c>
+      <c r="DI11" s="28" t="s">
+        <v>148</v>
+      </c>
+      <c r="DJ11" s="28" t="s">
+        <v>149</v>
+      </c>
+      <c r="DK11" s="28" t="s">
+        <v>150</v>
+      </c>
+      <c r="DL11" s="28" t="s">
+        <v>151</v>
+      </c>
+      <c r="DM11" s="28" t="s">
+        <v>152</v>
+      </c>
+      <c r="DN11" s="28" t="s">
+        <v>153</v>
+      </c>
+      <c r="DO11" s="28" t="s">
+        <v>154</v>
+      </c>
+      <c r="DP11" s="28" t="s">
+        <v>155</v>
+      </c>
+      <c r="DQ11" s="28" t="s">
+        <v>173</v>
+      </c>
+      <c r="DR11" s="28" t="s">
+        <v>174</v>
+      </c>
+      <c r="DS11" s="28" t="s">
+        <v>175</v>
+      </c>
+      <c r="DT11" s="28" t="s">
+        <v>176</v>
+      </c>
+      <c r="DU11" s="28" t="s">
+        <v>177</v>
+      </c>
+      <c r="DV11" s="28" t="s">
+        <v>178</v>
+      </c>
+      <c r="DW11" s="28" t="s">
+        <v>179</v>
+      </c>
+      <c r="DX11" s="28" t="s">
+        <v>180</v>
+      </c>
+      <c r="DY11" s="28" t="s">
+        <v>181</v>
+      </c>
+      <c r="DZ11" s="28" t="s">
+        <v>182</v>
+      </c>
+      <c r="EA11" s="28" t="s">
+        <v>183</v>
+      </c>
+      <c r="EB11" s="28" t="s">
+        <v>184</v>
+      </c>
+      <c r="EC11" s="28" t="s">
+        <v>185</v>
+      </c>
+      <c r="ED11" s="28" t="s">
+        <v>186</v>
+      </c>
+      <c r="EE11" s="28" t="s">
+        <v>195</v>
+      </c>
+      <c r="EF11" s="28" t="s">
+        <v>196</v>
+      </c>
+      <c r="EG11" s="28" t="s">
+        <v>197</v>
+      </c>
+      <c r="EH11" s="28" t="s">
+        <v>198</v>
+      </c>
+      <c r="EI11" s="28" t="s">
+        <v>205</v>
+      </c>
+      <c r="EJ11" s="28" t="s">
+        <v>206</v>
+      </c>
+      <c r="EK11" s="28" t="s">
+        <v>207</v>
+      </c>
+      <c r="EL11" s="28" t="s">
+        <v>211</v>
+      </c>
+      <c r="EM11" s="28" t="s">
+        <v>212</v>
+      </c>
+      <c r="EN11" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="EO11" s="28" t="s">
+        <v>214</v>
+      </c>
+      <c r="EP11" s="28" t="s">
+        <v>215</v>
+      </c>
+      <c r="EQ11" s="28" t="s">
+        <v>218</v>
+      </c>
+      <c r="ER11" s="28" t="s">
+        <v>219</v>
+      </c>
+      <c r="ES11" s="28" t="s">
+        <v>220</v>
+      </c>
+      <c r="ET11" s="28" t="s">
+        <v>224</v>
+      </c>
+      <c r="EU11" s="28" t="s">
+        <v>225</v>
+      </c>
+      <c r="EV11" s="28" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="12" spans="2:152" ht="15.75" thickBot="1">
+      <c r="B12" s="29"/>
+      <c r="C12" s="30" t="s">
+        <v>97</v>
+      </c>
+      <c r="D12" s="30" t="s">
+        <v>96</v>
+      </c>
+      <c r="E12" s="29"/>
+      <c r="F12" s="31"/>
+      <c r="G12" s="31"/>
+      <c r="H12" s="31"/>
+      <c r="I12" s="31"/>
+      <c r="J12" s="31"/>
+      <c r="K12" s="31"/>
+      <c r="L12" s="31"/>
+      <c r="M12" s="31"/>
+      <c r="N12" s="31"/>
+      <c r="O12" s="31"/>
+      <c r="P12" s="31"/>
+      <c r="Q12" s="31"/>
+      <c r="R12" s="31"/>
+      <c r="S12" s="31"/>
+      <c r="T12" s="31"/>
+      <c r="U12" s="31"/>
+      <c r="V12" s="31"/>
+      <c r="W12" s="31"/>
+      <c r="X12" s="31"/>
+      <c r="Y12" s="31"/>
+      <c r="Z12" s="31"/>
+      <c r="AA12" s="31"/>
+      <c r="AB12" s="31"/>
+      <c r="AC12" s="31"/>
+      <c r="AD12" s="31"/>
+      <c r="AE12" s="31"/>
+      <c r="AF12" s="31"/>
+      <c r="AG12" s="31"/>
+      <c r="AH12" s="31"/>
+      <c r="AI12" s="31"/>
+      <c r="AJ12" s="31"/>
+      <c r="AK12" s="31"/>
+      <c r="AL12" s="31"/>
+      <c r="AM12" s="31"/>
+      <c r="AN12" s="31"/>
+      <c r="AO12" s="31"/>
+      <c r="AP12" s="31"/>
+      <c r="AQ12" s="31"/>
+      <c r="AR12" s="31"/>
+      <c r="AS12" s="31"/>
+      <c r="AT12" s="31"/>
+      <c r="AU12" s="31"/>
+      <c r="AV12" s="31"/>
+      <c r="AW12" s="31"/>
+      <c r="AX12" s="31"/>
+      <c r="AY12" s="31"/>
+      <c r="AZ12" s="31"/>
+      <c r="BA12" s="31"/>
+      <c r="BB12" s="31"/>
+      <c r="BC12" s="31"/>
+      <c r="BD12" s="31"/>
+      <c r="BE12" s="31"/>
+      <c r="BF12" s="31"/>
+      <c r="BG12" s="31"/>
+      <c r="BH12" s="31"/>
+      <c r="BI12" s="31"/>
+      <c r="BJ12" s="31"/>
+      <c r="BK12" s="31"/>
+      <c r="BL12" s="31"/>
+    </row>
+    <row r="13" spans="2:152" ht="15.75" thickBot="1">
+      <c r="B13" s="32" t="s">
+        <v>94</v>
+      </c>
+      <c r="C13" s="33" t="s">
         <v>92</v>
-      </c>
-[...282 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D13" s="34" t="s">
         <v>95</v>
       </c>
       <c r="E13" s="32" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>94</v>
+      </c>
+      <c r="F13" s="34" t="s">
+        <v>93</v>
       </c>
       <c r="G13" s="35">
-        <v>94.7</v>
+        <v>113.4</v>
       </c>
       <c r="H13" s="35">
-        <v>93.5</v>
+        <v>112.9</v>
       </c>
       <c r="I13" s="35">
-        <v>98.3</v>
+        <v>113</v>
       </c>
       <c r="J13" s="35">
-        <v>97.1</v>
+        <v>113.6</v>
       </c>
       <c r="K13" s="35">
-        <v>96.7</v>
+        <v>114.9</v>
       </c>
       <c r="L13" s="35">
-        <v>98.1</v>
+        <v>115.2</v>
       </c>
       <c r="M13" s="35">
-        <v>99.1</v>
+        <v>116.1</v>
       </c>
       <c r="N13" s="35">
-        <v>92.6</v>
+        <v>116.3</v>
       </c>
       <c r="O13" s="35">
-        <v>98.4</v>
+        <v>116.6</v>
       </c>
       <c r="P13" s="35">
-        <v>98.9</v>
+        <v>117.9</v>
       </c>
       <c r="Q13" s="35">
-        <v>96.2</v>
+        <v>117.9</v>
       </c>
       <c r="R13" s="35">
-        <v>97.7</v>
+        <v>118.8</v>
       </c>
       <c r="S13" s="35">
-        <v>94.53</v>
+        <v>119.2</v>
       </c>
       <c r="T13" s="35">
-        <v>91.92</v>
+        <v>120</v>
       </c>
       <c r="U13" s="35">
-        <v>97.05</v>
+        <v>120.4</v>
       </c>
       <c r="V13" s="35">
-        <v>93.91</v>
+        <v>120.8</v>
       </c>
       <c r="W13" s="35">
-        <v>93.86</v>
+        <v>121.1</v>
       </c>
       <c r="X13" s="35">
-        <v>95.26</v>
+        <v>121.3</v>
       </c>
       <c r="Y13" s="35">
-        <v>95.08</v>
+        <v>121.9</v>
       </c>
       <c r="Z13" s="35">
-        <v>89.38</v>
+        <v>122.2</v>
       </c>
       <c r="AA13" s="35">
-        <v>96.39</v>
+        <v>122</v>
       </c>
       <c r="AB13" s="35">
-        <v>95.81</v>
+        <v>122.3</v>
       </c>
       <c r="AC13" s="35">
-        <v>92.15</v>
+        <v>122.8</v>
       </c>
       <c r="AD13" s="35">
-        <v>95.789999999999992</v>
+        <v>122.6</v>
       </c>
       <c r="AE13" s="35">
-        <v>95.12</v>
+        <v>122.7</v>
       </c>
       <c r="AF13" s="35">
-        <v>92.44</v>
+        <v>122.4</v>
       </c>
       <c r="AG13" s="35">
-        <v>93.99</v>
+        <v>121.8</v>
       </c>
       <c r="AH13" s="35">
-        <v>92.03</v>
+        <v>122.2</v>
       </c>
       <c r="AI13" s="35">
-        <v>95.06</v>
+        <v>121.7</v>
       </c>
       <c r="AJ13" s="35">
-        <v>96.72</v>
+        <v>123.2</v>
       </c>
       <c r="AK13" s="35">
-        <v>94.66</v>
+        <v>123.9</v>
       </c>
       <c r="AL13" s="35">
-        <v>89.36</v>
+        <v>123.5</v>
       </c>
       <c r="AM13" s="35">
-        <v>95.39</v>
+        <v>123.7</v>
       </c>
       <c r="AN13" s="35">
-        <v>96.13</v>
+        <v>123.6</v>
       </c>
       <c r="AO13" s="35">
-        <v>91</v>
+        <v>123.9</v>
       </c>
       <c r="AP13" s="35">
-        <v>91.69</v>
+        <v>124.5</v>
       </c>
       <c r="AQ13" s="35">
-        <v>94.65</v>
+        <v>125.6</v>
       </c>
       <c r="AR13" s="35">
-        <v>91.72</v>
+        <v>125.5</v>
       </c>
       <c r="AS13" s="35">
-        <v>93.37</v>
+        <v>125.9</v>
       </c>
       <c r="AT13" s="35">
-        <v>89.679999999999993</v>
+        <v>127</v>
       </c>
       <c r="AU13" s="35">
-        <v>95.37</v>
+        <v>128</v>
       </c>
       <c r="AV13" s="35">
-        <v>95</v>
+        <v>128.80000000000001</v>
       </c>
       <c r="AW13" s="35">
-        <v>95.26</v>
+        <v>129.6</v>
       </c>
       <c r="AX13" s="35">
-        <v>86.84</v>
+        <v>129.69999999999999</v>
       </c>
       <c r="AY13" s="35">
-        <v>95.570000000000007</v>
+        <v>130.1</v>
       </c>
       <c r="AZ13" s="35">
-        <v>94.820000000000007</v>
+        <v>131.19999999999999</v>
       </c>
       <c r="BA13" s="35">
-        <v>89.06</v>
+        <v>131.6</v>
       </c>
       <c r="BB13" s="35">
-        <v>92.039999999999992</v>
+        <v>132.1</v>
       </c>
       <c r="BC13" s="35">
-        <v>92.84</v>
+        <v>133.69999999999999</v>
       </c>
       <c r="BD13" s="35">
-        <v>88.34</v>
+        <v>133.80000000000001</v>
       </c>
       <c r="BE13" s="35">
-        <v>92.6</v>
+        <v>135.30000000000001</v>
       </c>
       <c r="BF13" s="35">
-        <v>89.53</v>
+        <v>136.19999999999999</v>
       </c>
       <c r="BG13" s="35">
-        <v>94.8</v>
+        <v>137.5</v>
       </c>
       <c r="BH13" s="35">
-        <v>94.24</v>
+        <v>139</v>
       </c>
       <c r="BI13" s="35">
-        <v>97.88</v>
+        <v>140.19999999999999</v>
       </c>
       <c r="BJ13" s="35">
-        <v>89.03</v>
+        <v>140.69999999999999</v>
       </c>
       <c r="BK13" s="35">
-        <v>92.89</v>
+        <v>141.80000000000001</v>
       </c>
       <c r="BL13" s="35">
-        <v>94.13</v>
+        <v>142.69999999999999</v>
       </c>
       <c r="BM13" s="35">
-        <v>88.45</v>
+        <v>143.30000000000001</v>
       </c>
       <c r="BN13" s="35">
-        <v>91.320000000000007</v>
+        <v>143.6</v>
       </c>
       <c r="BO13" s="35">
-        <v>88.3</v>
+        <v>145.6</v>
       </c>
       <c r="BP13" s="35">
-        <v>86.27000000000001</v>
-[...59 lines deleted...]
-        <v>170</v>
+        <v>146.6</v>
+      </c>
+      <c r="BQ13" s="35"/>
+      <c r="BR13" s="35"/>
+      <c r="DH13" s="36" t="s">
+        <v>156</v>
+      </c>
+      <c r="DI13" s="37" t="s">
+        <v>157</v>
+      </c>
+      <c r="DJ13" s="37" t="s">
+        <v>158</v>
+      </c>
+      <c r="DK13" s="37" t="s">
+        <v>159</v>
+      </c>
+      <c r="DL13" s="37" t="s">
+        <v>160</v>
+      </c>
+      <c r="DM13" s="37" t="s">
+        <v>161</v>
+      </c>
+      <c r="DN13" s="37" t="s">
+        <v>162</v>
       </c>
       <c r="DO13" s="37" t="s">
-        <v>171</v>
-[...32 lines deleted...]
-        <v>82</v>
+        <v>157</v>
+      </c>
+      <c r="DP13" s="38" t="s">
+        <v>163</v>
+      </c>
+      <c r="DQ13">
+        <v>190.8</v>
+      </c>
+      <c r="DR13">
+        <v>190.7</v>
+      </c>
+      <c r="DV13" t="s">
+        <v>187</v>
+      </c>
+      <c r="DW13" t="s">
+        <v>188</v>
+      </c>
+      <c r="DX13" t="s">
+        <v>189</v>
+      </c>
+      <c r="DY13" t="s">
+        <v>190</v>
+      </c>
+      <c r="DZ13" t="s">
+        <v>191</v>
       </c>
       <c r="EA13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="EB13" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="EC13" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="ED13" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="EE13" t="s">
         <v>194</v>
       </c>
-      <c r="EF13" t="s">
-[...8 lines deleted...]
-      <c r="EI13" s="36" t="s">
+      <c r="EE13" s="36" t="s">
+        <v>199</v>
+      </c>
+      <c r="EF13" s="37" t="s">
+        <v>200</v>
+      </c>
+      <c r="EG13" s="37" t="s">
+        <v>201</v>
+      </c>
+      <c r="EH13" s="37" t="s">
+        <v>202</v>
+      </c>
+      <c r="EI13" s="37" t="s">
+        <v>203</v>
+      </c>
+      <c r="EJ13" s="38" t="s">
         <v>204</v>
       </c>
-      <c r="EJ13" s="37" t="s">
-[...3 lines deleted...]
-        <v>206</v>
+      <c r="EK13" s="36" t="s">
+        <v>208</v>
       </c>
       <c r="EL13" s="37" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>209</v>
+      </c>
+      <c r="EM13" s="38" t="s">
+        <v>210</v>
+      </c>
+      <c r="EN13" t="s">
+        <v>216</v>
+      </c>
+      <c r="EO13" t="s">
+        <v>216</v>
+      </c>
+      <c r="EP13" t="s">
+        <v>217</v>
+      </c>
+      <c r="EQ13" s="36" t="s">
+        <v>221</v>
+      </c>
+      <c r="ER13" s="37" t="s">
+        <v>222</v>
+      </c>
+      <c r="ES13" s="38" t="s">
+        <v>223</v>
+      </c>
+      <c r="ET13" s="36" t="s">
+        <v>227</v>
+      </c>
+      <c r="EU13" s="37" t="s">
+        <v>228</v>
+      </c>
+      <c r="EV13" s="38" t="s">
+        <v>229</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="15" type="noConversion"/>
+  <phoneticPr fontId="16" type="noConversion"/>
   <conditionalFormatting sqref="A11:XFD11">
     <cfRule type="duplicateValues" dxfId="6" priority="2"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="B2:B9">
     <cfRule type="duplicateValues" dxfId="5" priority="5"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="B11:AW11 BM11:XFD11">
     <cfRule type="duplicateValues" dxfId="4" priority="6"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="D7">
     <cfRule type="duplicateValues" dxfId="3" priority="4"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="E11 E10:F10 E12:F12">
     <cfRule type="duplicateValues" dxfId="2" priority="10"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="F11">
     <cfRule type="duplicateValues" dxfId="1" priority="8"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AX11:CX11">
+  <conditionalFormatting sqref="AX11:CL11">
     <cfRule type="duplicateValues" dxfId="0" priority="3"/>
   </conditionalFormatting>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C8" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>$WVZ$4:$WVZ$6</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="_x000a_" sqref="C7" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>$WWQ$4:$WWQ$7</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D73A5C5-7CD9-4F1F-A53C-CD106A96A4A6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4AB423E-D3CD-4B7C-BCCC-0986054983DB}">
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G4" sqref="G4:G5"/>
+      <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="12" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="B1" s="12" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="C1" s="12" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="D1" s="13" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="E1" s="14" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="F1" s="15" t="s">
-        <v>127</v>
+        <v>104</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="14" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="C2" s="14" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>81</v>
+        <v>98</v>
       </c>
       <c r="E2" s="14" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="F2" s="14">
-        <v>79</v>
+        <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="14" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="C3" s="15" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="C4" s="15" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E4" s="14"/>
       <c r="F4" s="14"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="15" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="C5" s="14" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="D5" s="15" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="E5" s="14"/>
       <c r="F5" s="14"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="18" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="C6" s="15" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="D6" s="14">
         <v>11</v>
       </c>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="14" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="C7" s="15" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="14"/>
       <c r="F7" s="14"/>
     </row>
     <row r="8" spans="1:6" ht="15.75" thickBot="1">
       <c r="A8" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="14" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="C8" s="14" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="D8" s="14"/>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="17" t="s">
         <v>79</v>
       </c>
       <c r="B9" s="14" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>113</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>108</v>
       </c>
       <c r="D9" s="15" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="E9" s="14"/>
       <c r="F9" s="14"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="14" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="C10" s="14" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="D10" s="14">
         <v>0</v>
       </c>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="17" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="B11" s="14" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="C11" s="14" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="D11" s="14" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="E11" s="14"/>
       <c r="F11" s="14"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="20" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="B12" s="14" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="C12" s="15" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="D12" s="15" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="E12" s="14"/>
       <c r="F12" s="14"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004E09237409534241A0BA16119BF53E2A" ma:contentTypeVersion="17" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="8bf2bcc8ac23e4a696a69e953e4f781d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="02dcb81c-6af1-49a6-abcc-ea0c301ce34f" xmlns:ns4="3a4eb96a-2684-422c-95d8-1507f2df216d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5e751dbd9b20a756816050953c20990a" ns3:_="" ns4:_="">
     <xsd:import namespace="02dcb81c-6af1-49a6-abcc-ea0c301ce34f"/>
@@ -3566,122 +3590,122 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="02dcb81c-6af1-49a6-abcc-ea0c301ce34f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{742918D6-7758-4757-B8D1-CAF0A59D71A2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4ACD0F2-52EE-4F55-A8B6-7D1C8CFF488D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="02dcb81c-6af1-49a6-abcc-ea0c301ce34f"/>
     <ds:schemaRef ds:uri="3a4eb96a-2684-422c-95d8-1507f2df216d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74B9B06E-07E8-4D79-942C-90EFD4301871}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DE2C3E8-6DCA-4F83-A2F6-25626EE75937}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="02dcb81c-6af1-49a6-abcc-ea0c301ce34f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA3A9B5E-C888-43E6-BB25-441CEF4E17EE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F70BC0E4-AEC5-42FB-9854-E1AEA6E7D22F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="02dcb81c-6af1-49a6-abcc-ea0c301ce34f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Industrial Production</vt:lpstr>
+      <vt:lpstr>Producer Price Index</vt:lpstr>
       <vt:lpstr>Parameters</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="eDOCS AutoSave">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">