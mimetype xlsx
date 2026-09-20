--- v0 (2026-05-13)
+++ v1 (2026-09-20)
@@ -4,156 +4,170 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bctbank-my.sharepoint.com/personal/rym_cherif_bct_gov_tn/Documents/Disque D/RCHERIF/Organismes/NSDD/PDEB/PDEB202603/Récap/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bctbank-my.sharepoint.com/personal/rym_cherif_bct_gov_tn/Documents/Disque D/RCHERIF/Organismes/NSDD/PDEB/PDEB202606/Récap/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="498" documentId="8_{9D346699-06AE-4148-AB98-610A567F18C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6309BC5E-6B13-480C-B8B6-8AFB520C5BE2}"/>
+  <xr:revisionPtr revIDLastSave="534" documentId="8_{9D346699-06AE-4148-AB98-610A567F18C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4B2D0B26-684D-4EAD-B186-2687514AB613}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="18510" windowHeight="15600" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-630" yWindow="1560" windowWidth="10845" windowHeight="9780" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Dette Externe" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Dette Externe'!$B$11:$AI$70</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Dette Externe'!$B$11:$AK$70</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AJ66" i="1" l="1"/>
+  <c r="AK66" i="1" l="1"/>
+  <c r="AK60" i="1"/>
+  <c r="AK54" i="1"/>
+  <c r="AK53" i="1" s="1"/>
+  <c r="AK47" i="1"/>
+  <c r="AK41" i="1"/>
+  <c r="AK40" i="1" s="1"/>
+  <c r="AK33" i="1"/>
+  <c r="AK27" i="1"/>
+  <c r="AK26" i="1" s="1"/>
+  <c r="AK19" i="1"/>
+  <c r="AK12" i="1" s="1"/>
+  <c r="AK13" i="1"/>
+  <c r="AJ66" i="1"/>
   <c r="AJ60" i="1"/>
   <c r="AJ54" i="1"/>
+  <c r="AJ53" i="1" s="1"/>
   <c r="AJ47" i="1"/>
-  <c r="AJ40" i="1" s="1"/>
   <c r="AJ41" i="1"/>
   <c r="AJ33" i="1"/>
+  <c r="AJ26" i="1" s="1"/>
   <c r="AJ27" i="1"/>
   <c r="AJ19" i="1"/>
   <c r="AJ13" i="1"/>
   <c r="AJ12" i="1"/>
-  <c r="AI12" i="1"/>
+  <c r="AJ40" i="1" l="1"/>
+  <c r="AJ70" i="1" s="1"/>
+  <c r="AK70" i="1"/>
+  <c r="AI13" i="1" l="1"/>
+  <c r="AI19" i="1"/>
+  <c r="AI27" i="1"/>
+  <c r="AI33" i="1"/>
+  <c r="AI41" i="1"/>
+  <c r="AI47" i="1"/>
+  <c r="AI54" i="1"/>
+  <c r="AI60" i="1"/>
   <c r="AI66" i="1"/>
-  <c r="AI60" i="1"/>
-[...7 lines deleted...]
-  <c r="AI13" i="1"/>
   <c r="AH13" i="1"/>
   <c r="AH19" i="1"/>
   <c r="AH27" i="1"/>
   <c r="AH33" i="1"/>
   <c r="AH41" i="1"/>
   <c r="AH47" i="1"/>
   <c r="AH54" i="1"/>
   <c r="AH60" i="1"/>
   <c r="AH66" i="1"/>
   <c r="AG54" i="1"/>
   <c r="AF54" i="1"/>
   <c r="AE54" i="1"/>
   <c r="AF47" i="1"/>
   <c r="AG47" i="1"/>
-  <c r="AI26" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="AI53" i="1"/>
+  <c r="AI53" i="1" l="1"/>
+  <c r="AI40" i="1"/>
+  <c r="AI26" i="1"/>
+  <c r="AI12" i="1"/>
   <c r="AH53" i="1"/>
   <c r="AH40" i="1"/>
   <c r="AH26" i="1"/>
   <c r="AH12" i="1"/>
   <c r="AG13" i="1"/>
   <c r="AG19" i="1"/>
   <c r="AG27" i="1"/>
   <c r="AG33" i="1"/>
   <c r="AG41" i="1"/>
   <c r="AG40" i="1" s="1"/>
   <c r="AG60" i="1"/>
-  <c r="AG53" i="1" s="1"/>
   <c r="AG66" i="1"/>
   <c r="AF13" i="1"/>
   <c r="AF19" i="1"/>
   <c r="AF27" i="1"/>
   <c r="AF33" i="1"/>
   <c r="AF41" i="1"/>
   <c r="AF60" i="1"/>
   <c r="AF53" i="1" s="1"/>
   <c r="AF66" i="1"/>
-  <c r="AI70" i="1" l="1"/>
-  <c r="AJ70" i="1"/>
+  <c r="AG53" i="1" l="1"/>
+  <c r="AI70" i="1"/>
   <c r="AH70" i="1"/>
   <c r="AG26" i="1"/>
   <c r="AG12" i="1"/>
+  <c r="AG70" i="1" s="1"/>
   <c r="AF40" i="1"/>
   <c r="AF26" i="1"/>
   <c r="AF12" i="1"/>
   <c r="AE33" i="1"/>
   <c r="AE27" i="1"/>
-  <c r="AG70" i="1" l="1"/>
-  <c r="AF70" i="1"/>
+  <c r="AF70" i="1" l="1"/>
   <c r="AE26" i="1"/>
   <c r="AC60" i="1" l="1"/>
   <c r="AB60" i="1"/>
   <c r="AA60" i="1"/>
   <c r="Z60" i="1"/>
   <c r="Y60" i="1"/>
   <c r="X60" i="1"/>
   <c r="W60" i="1"/>
   <c r="V60" i="1"/>
   <c r="U60" i="1"/>
   <c r="T60" i="1"/>
   <c r="S60" i="1"/>
   <c r="R60" i="1"/>
   <c r="Q60" i="1"/>
   <c r="P60" i="1"/>
   <c r="O60" i="1"/>
   <c r="N60" i="1"/>
   <c r="M60" i="1"/>
   <c r="L60" i="1"/>
   <c r="K60" i="1"/>
   <c r="J60" i="1"/>
   <c r="I60" i="1"/>
   <c r="H60" i="1"/>
   <c r="G60" i="1"/>
   <c r="F60" i="1"/>
@@ -178,58 +192,60 @@
   <c r="L47" i="1"/>
   <c r="K47" i="1"/>
   <c r="J47" i="1"/>
   <c r="I47" i="1"/>
   <c r="H47" i="1"/>
   <c r="G47" i="1"/>
   <c r="F47" i="1"/>
   <c r="E47" i="1"/>
   <c r="AC19" i="1"/>
   <c r="AB19" i="1"/>
   <c r="AA19" i="1"/>
   <c r="Z19" i="1"/>
   <c r="Z12" i="1" s="1"/>
   <c r="Y19" i="1"/>
   <c r="X19" i="1"/>
   <c r="W19" i="1"/>
   <c r="V19" i="1"/>
   <c r="U19" i="1"/>
   <c r="T19" i="1"/>
   <c r="S19" i="1"/>
   <c r="R19" i="1"/>
   <c r="Q19" i="1"/>
   <c r="P19" i="1"/>
   <c r="O19" i="1"/>
   <c r="N19" i="1"/>
+  <c r="N12" i="1" s="1"/>
   <c r="M19" i="1"/>
   <c r="L19" i="1"/>
   <c r="K19" i="1"/>
   <c r="J19" i="1"/>
   <c r="I19" i="1"/>
   <c r="H19" i="1"/>
   <c r="G19" i="1"/>
   <c r="F19" i="1"/>
+  <c r="F12" i="1" s="1"/>
   <c r="E19" i="1"/>
   <c r="AC13" i="1"/>
   <c r="AB13" i="1"/>
   <c r="AA13" i="1"/>
   <c r="Z13" i="1"/>
   <c r="Y13" i="1"/>
   <c r="X13" i="1"/>
   <c r="X12" i="1" s="1"/>
   <c r="W13" i="1"/>
   <c r="V13" i="1"/>
   <c r="U13" i="1"/>
   <c r="T13" i="1"/>
   <c r="T12" i="1" s="1"/>
   <c r="S13" i="1"/>
   <c r="R13" i="1"/>
   <c r="R12" i="1" s="1"/>
   <c r="Q13" i="1"/>
   <c r="Q12" i="1" s="1"/>
   <c r="P13" i="1"/>
   <c r="P12" i="1" s="1"/>
   <c r="O13" i="1"/>
   <c r="O12" i="1" s="1"/>
   <c r="N13" i="1"/>
   <c r="M13" i="1"/>
   <c r="L13" i="1"/>
@@ -247,53 +263,51 @@
   <c r="E13" i="1"/>
   <c r="AC12" i="1"/>
   <c r="AA12" i="1"/>
   <c r="Y12" i="1"/>
   <c r="V12" i="1"/>
   <c r="U12" i="1"/>
   <c r="S12" i="1"/>
   <c r="M12" i="1"/>
   <c r="K12" i="1"/>
   <c r="E12" i="1"/>
   <c r="AD66" i="1"/>
   <c r="AE66" i="1"/>
   <c r="AD60" i="1"/>
   <c r="AE60" i="1"/>
   <c r="AD54" i="1"/>
   <c r="AD47" i="1"/>
   <c r="AE47" i="1"/>
   <c r="AD41" i="1"/>
   <c r="AE41" i="1"/>
   <c r="AD33" i="1"/>
   <c r="AD27" i="1"/>
   <c r="AD19" i="1"/>
   <c r="AE19" i="1"/>
   <c r="AD13" i="1"/>
   <c r="AE13" i="1"/>
-  <c r="N12" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="AB12" i="1"/>
+  <c r="AB12" i="1" l="1"/>
   <c r="W12" i="1"/>
   <c r="AE53" i="1"/>
   <c r="AD53" i="1"/>
   <c r="AE40" i="1"/>
   <c r="AD40" i="1"/>
   <c r="AD26" i="1"/>
   <c r="AE12" i="1"/>
   <c r="AD12" i="1"/>
   <c r="AE70" i="1" l="1"/>
   <c r="AD70" i="1"/>
   <c r="AC66" i="1"/>
   <c r="AC54" i="1"/>
   <c r="AC53" i="1" s="1"/>
   <c r="AC41" i="1"/>
   <c r="AC33" i="1"/>
   <c r="AC27" i="1"/>
   <c r="AC40" i="1" l="1"/>
   <c r="AC26" i="1"/>
   <c r="E66" i="1"/>
   <c r="F66" i="1"/>
   <c r="G66" i="1"/>
   <c r="H66" i="1"/>
   <c r="I66" i="1"/>
   <c r="J66" i="1"/>
   <c r="K66" i="1"/>
@@ -491,51 +505,51 @@
   <c r="L70" i="1"/>
   <c r="M70" i="1"/>
   <c r="W70" i="1"/>
   <c r="Q70" i="1"/>
   <c r="N70" i="1"/>
   <c r="I70" i="1"/>
   <c r="V70" i="1"/>
   <c r="Y70" i="1"/>
   <c r="U70" i="1"/>
   <c r="P70" i="1"/>
   <c r="O70" i="1"/>
   <c r="G70" i="1"/>
   <c r="H70" i="1"/>
   <c r="R70" i="1"/>
   <c r="F70" i="1"/>
   <c r="E70" i="1"/>
   <c r="Z70" i="1"/>
   <c r="T70" i="1"/>
   <c r="J70" i="1"/>
   <c r="S70" i="1"/>
   <c r="K70" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="294" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="295" uniqueCount="157">
   <si>
     <t>General Government</t>
   </si>
   <si>
     <t>Short-term</t>
   </si>
   <si>
     <t>Debt securities</t>
   </si>
   <si>
     <t>Loans</t>
   </si>
   <si>
     <t>Trade credit and advances</t>
   </si>
   <si>
     <t>Long-term</t>
   </si>
   <si>
     <t>Central Bank</t>
   </si>
   <si>
     <t>Deposit-Taking Corporations, except the Central Bank</t>
   </si>
   <si>
@@ -959,62 +973,66 @@
     <t>**Regroupe les données de court terme et de long terme de la rubrique "Autres passifs sous forme de dette".</t>
   </si>
   <si>
     <t>Currency and deposits*</t>
   </si>
   <si>
     <t>Numéraire et dépôts*</t>
   </si>
   <si>
     <t>Other debt liabilities**</t>
   </si>
   <si>
     <t>Autres passifs sous forme de dette**</t>
   </si>
   <si>
     <t>2025-Q1</t>
   </si>
   <si>
     <t>2025-Q2</t>
   </si>
   <si>
     <t>2025-Q3</t>
   </si>
   <si>
     <t>2025-Q4</t>
+  </si>
+  <si>
+    <t>2026-Q1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="5">
+  <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="0.000%"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="167" formatCode="_-* #,##0.0\ _€_-;\-* #,##0.0\ _€_-;_-* &quot;-&quot;?\ _€_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.0\ _€_-;\-* #,##0.0\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -1043,72 +1061,78 @@
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="5"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1184,57 +1208,56 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -1290,56 +1313,62 @@
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="2" fillId="5" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="5" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="3">
     <cellStyle name="Milliers" xfId="2" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="3" xr:uid="{5C16BD58-556E-4077-840B-CF31A4CBBF85}"/>
     <cellStyle name="Pourcentage" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="3">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
@@ -1644,189 +1673,189 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ133"/>
+  <dimension ref="A1:AK133"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <pane xSplit="4" ySplit="11" topLeftCell="AA12" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="11" topLeftCell="E12" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
-      <selection pane="bottomRight" activeCell="AF73" sqref="AF73:AJ73"/>
+      <selection pane="bottomRight" activeCell="AI4" sqref="AI4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.28515625" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="17.85546875" customWidth="1"/>
     <col min="3" max="3" width="16.5703125" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
-    <col min="5" max="29" width="10.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="33" max="36" width="11.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="29" width="10.7109375" hidden="1" customWidth="1"/>
+    <col min="30" max="31" width="10.85546875" hidden="1" customWidth="1"/>
+    <col min="32" max="32" width="0" hidden="1" customWidth="1"/>
+    <col min="33" max="33" width="10.85546875" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
     </row>
-    <row r="2" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
         <v>81</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>82</v>
       </c>
       <c r="C2" s="13" t="s">
         <v>83</v>
       </c>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
     </row>
-    <row r="3" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A3" s="10" t="s">
         <v>84</v>
       </c>
       <c r="B3" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>86</v>
       </c>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
     </row>
-    <row r="4" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A4" s="10" t="s">
         <v>87</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>88</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>89</v>
       </c>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
     </row>
-    <row r="5" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A5" s="10" t="s">
         <v>90</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>91</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>92</v>
       </c>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
     </row>
-    <row r="6" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="11" t="s">
         <v>93</v>
       </c>
       <c r="B6" s="16" t="s">
         <v>94</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>95</v>
       </c>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
     </row>
-    <row r="7" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>96</v>
       </c>
       <c r="B7" s="18">
         <v>6</v>
       </c>
       <c r="C7" s="19" t="str">
         <f>"Scale = "&amp;IF(B7=0,"Unit",(IF(B7=3,"Thousand",(IF(B7=6,"Million",(IF(B7=9,"Billion")))))))</f>
         <v>Scale = Million</v>
       </c>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
     </row>
-    <row r="8" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>100</v>
       </c>
       <c r="C8" s="20" t="str">
         <f>"Frequency = "&amp;IF(B8="A","Annual",IF(B8="Q", "Quarterly", "Monthly"))</f>
         <v>Frequency = Quarterly</v>
       </c>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
     </row>
-    <row r="9" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="11" t="s">
         <v>98</v>
       </c>
       <c r="B9" s="16"/>
       <c r="C9" s="17" t="s">
         <v>99</v>
       </c>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
     </row>
-    <row r="10" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:37" x14ac:dyDescent="0.25">
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
     </row>
-    <row r="11" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A11" s="3" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="26" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="26" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="27" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="27" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="27" t="s">
         <v>20</v>
       </c>
       <c r="H11" s="27" t="s">
         <v>116</v>
       </c>
       <c r="I11" s="27" t="s">
@@ -1882,61 +1911,64 @@
       </c>
       <c r="Z11" s="27" t="s">
         <v>132</v>
       </c>
       <c r="AA11" s="27" t="s">
         <v>133</v>
       </c>
       <c r="AB11" s="27" t="s">
         <v>134</v>
       </c>
       <c r="AC11" s="27" t="s">
         <v>135</v>
       </c>
       <c r="AD11" s="27" t="s">
         <v>138</v>
       </c>
       <c r="AE11" s="27" t="s">
         <v>139</v>
       </c>
       <c r="AF11" s="27" t="s">
         <v>145</v>
       </c>
       <c r="AG11" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="AH11" s="27" t="s">
+      <c r="AH11" s="4" t="s">
         <v>153</v>
       </c>
       <c r="AI11" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="AJ11" s="27" t="s">
+      <c r="AJ11" s="4" t="s">
         <v>155</v>
       </c>
-    </row>
-    <row r="12" spans="1:36" ht="24" x14ac:dyDescent="0.25">
+      <c r="AK11" s="4" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="24" x14ac:dyDescent="0.25">
       <c r="A12" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="28" t="s">
         <v>140</v>
       </c>
       <c r="D12" s="28" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="29">
         <f>+E13+E19</f>
         <v>47297.899999999994</v>
       </c>
       <c r="F12" s="29">
         <f t="shared" ref="F12:AC12" si="0">+F13+F19</f>
         <v>50270.3</v>
       </c>
       <c r="G12" s="29">
         <f t="shared" si="0"/>
         <v>54971.600000000006</v>
       </c>
       <c r="H12" s="29">
@@ -2022,63 +2054,67 @@
       <c r="AB12" s="29">
         <f t="shared" si="0"/>
         <v>67501.899999999994</v>
       </c>
       <c r="AC12" s="29">
         <f t="shared" si="0"/>
         <v>63570.400000000001</v>
       </c>
       <c r="AD12" s="29">
         <f t="shared" ref="AD12:AE12" si="1">+AD13+AD19</f>
         <v>63168.2</v>
       </c>
       <c r="AE12" s="29">
         <f t="shared" si="1"/>
         <v>62162.3</v>
       </c>
       <c r="AF12" s="29">
         <f t="shared" ref="AF12:AG12" si="2">+AF13+AF19</f>
         <v>63011.8</v>
       </c>
       <c r="AG12" s="29">
         <f t="shared" si="2"/>
         <v>58561.2</v>
       </c>
       <c r="AH12" s="29">
-        <f t="shared" ref="AH12" si="3">+AH13+AH19</f>
+        <f t="shared" ref="AH12:AI12" si="3">+AH13+AH19</f>
         <v>57443.199999999997</v>
       </c>
       <c r="AI12" s="29">
-        <f>SUM(AI13,AI19)</f>
+        <f t="shared" si="3"/>
         <v>56418.5</v>
       </c>
       <c r="AJ12" s="29">
         <f>SUM(AJ13,AJ19)</f>
-        <v>55903</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:36" x14ac:dyDescent="0.25">
+        <v>55942.7</v>
+      </c>
+      <c r="AK12" s="29">
+        <f>SUM(AK13,AK19)</f>
+        <v>55001.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="30" t="s">
         <v>70</v>
       </c>
       <c r="D13" s="31" t="s">
         <v>27</v>
       </c>
       <c r="E13" s="32">
         <f>SUM(E14:E18)</f>
         <v>0</v>
       </c>
       <c r="F13" s="32">
         <f t="shared" ref="F13:AC13" si="4">SUM(F14:F18)</f>
         <v>0</v>
       </c>
       <c r="G13" s="32">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H13" s="32">
@@ -2164,63 +2200,67 @@
       <c r="AB13" s="32">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="AC13" s="32">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="AD13" s="32">
         <f t="shared" ref="AD13:AE13" si="5">SUM(AD14:AD18)</f>
         <v>0</v>
       </c>
       <c r="AE13" s="32">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="AF13" s="32">
         <f t="shared" ref="AF13:AG13" si="6">SUM(AF14:AF18)</f>
         <v>0</v>
       </c>
       <c r="AG13" s="32">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AH13" s="32">
-        <f t="shared" ref="AH13" si="7">SUM(AH14:AH18)</f>
+        <f t="shared" ref="AH13:AI13" si="7">SUM(AH14:AH18)</f>
         <v>0</v>
       </c>
       <c r="AI13" s="32">
-        <f>SUM(AI14:AI18)</f>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="AJ13" s="32">
         <f>SUM(AJ14:AJ18)</f>
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:36" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="AK13" s="32">
+        <f>SUM(AK14:AK18)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="33" t="s">
         <v>76</v>
       </c>
       <c r="D14" s="34" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="35"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
       <c r="K14" s="35"/>
       <c r="L14" s="35"/>
       <c r="M14" s="35"/>
       <c r="N14" s="35"/>
       <c r="O14" s="35"/>
       <c r="P14" s="35"/>
       <c r="Q14" s="35"/>
@@ -2235,52 +2275,55 @@
       <c r="Z14" s="35"/>
       <c r="AA14" s="35"/>
       <c r="AB14" s="35"/>
       <c r="AC14" s="35"/>
       <c r="AD14" s="35">
         <v>0</v>
       </c>
       <c r="AE14" s="35">
         <v>0</v>
       </c>
       <c r="AF14" s="35">
         <v>0</v>
       </c>
       <c r="AG14" s="35">
         <v>0</v>
       </c>
       <c r="AH14" s="35">
         <v>0</v>
       </c>
       <c r="AI14" s="35">
         <v>0</v>
       </c>
       <c r="AJ14" s="35">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:36" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="AK14" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="33" t="s">
         <v>71</v>
       </c>
       <c r="D15" s="34" t="s">
         <v>29</v>
       </c>
       <c r="E15" s="35">
         <v>0</v>
       </c>
       <c r="F15" s="35">
         <v>0</v>
       </c>
       <c r="G15" s="35">
         <v>0</v>
       </c>
       <c r="H15" s="35">
         <v>0</v>
       </c>
       <c r="I15" s="35">
@@ -2345,52 +2388,55 @@
       </c>
       <c r="AC15" s="35">
         <v>0</v>
       </c>
       <c r="AD15" s="35">
         <v>0</v>
       </c>
       <c r="AE15" s="35">
         <v>0</v>
       </c>
       <c r="AF15" s="35">
         <v>0</v>
       </c>
       <c r="AG15" s="35">
         <v>0</v>
       </c>
       <c r="AH15" s="35">
         <v>0</v>
       </c>
       <c r="AI15" s="35">
         <v>0</v>
       </c>
       <c r="AJ15" s="35">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AK15" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="33" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="33" t="s">
         <v>72</v>
       </c>
       <c r="D16" s="34" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="35">
         <v>0</v>
       </c>
       <c r="F16" s="35">
         <v>0</v>
       </c>
       <c r="G16" s="35">
         <v>0</v>
       </c>
       <c r="H16" s="35">
         <v>0</v>
       </c>
       <c r="I16" s="35">
@@ -2455,52 +2501,55 @@
       </c>
       <c r="AC16" s="35">
         <v>0</v>
       </c>
       <c r="AD16" s="35">
         <v>0</v>
       </c>
       <c r="AE16" s="35">
         <v>0</v>
       </c>
       <c r="AF16" s="35">
         <v>0</v>
       </c>
       <c r="AG16" s="35">
         <v>0</v>
       </c>
       <c r="AH16" s="35">
         <v>0</v>
       </c>
       <c r="AI16" s="35">
         <v>0</v>
       </c>
       <c r="AJ16" s="35">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK16" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="33" t="s">
         <v>4</v>
       </c>
       <c r="C17" s="33" t="s">
         <v>141</v>
       </c>
       <c r="D17" s="34" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="35"/>
       <c r="F17" s="35"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="35"/>
       <c r="K17" s="35"/>
       <c r="L17" s="35"/>
       <c r="M17" s="35"/>
       <c r="N17" s="35"/>
       <c r="O17" s="35"/>
       <c r="P17" s="35"/>
       <c r="Q17" s="35"/>
@@ -2515,52 +2564,55 @@
       <c r="Z17" s="35"/>
       <c r="AA17" s="35"/>
       <c r="AB17" s="35"/>
       <c r="AC17" s="35"/>
       <c r="AD17" s="35">
         <v>0</v>
       </c>
       <c r="AE17" s="35">
         <v>0</v>
       </c>
       <c r="AF17" s="35">
         <v>0</v>
       </c>
       <c r="AG17" s="35">
         <v>0</v>
       </c>
       <c r="AH17" s="35">
         <v>0</v>
       </c>
       <c r="AI17" s="35">
         <v>0</v>
       </c>
       <c r="AJ17" s="35">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK17" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="33" t="s">
         <v>142</v>
       </c>
       <c r="D18" s="34" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="35">
         <v>0</v>
       </c>
       <c r="F18" s="35">
         <v>0</v>
       </c>
       <c r="G18" s="35">
         <v>0</v>
       </c>
       <c r="H18" s="35">
         <v>0</v>
       </c>
       <c r="I18" s="35">
@@ -2625,52 +2677,55 @@
       </c>
       <c r="AC18" s="35">
         <v>0</v>
       </c>
       <c r="AD18" s="35">
         <v>0</v>
       </c>
       <c r="AE18" s="35">
         <v>0</v>
       </c>
       <c r="AF18" s="35">
         <v>0</v>
       </c>
       <c r="AG18" s="35">
         <v>0</v>
       </c>
       <c r="AH18" s="35">
         <v>0</v>
       </c>
       <c r="AI18" s="35">
         <v>0</v>
       </c>
       <c r="AJ18" s="35">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AK18" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="30" t="s">
         <v>73</v>
       </c>
       <c r="D19" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="32">
         <f t="shared" ref="E19:AC19" si="8">SUM(E20:E24)</f>
         <v>47297.899999999994</v>
       </c>
       <c r="F19" s="32">
         <f t="shared" si="8"/>
         <v>50270.3</v>
       </c>
       <c r="G19" s="32">
         <f t="shared" si="8"/>
         <v>54971.600000000006</v>
       </c>
       <c r="H19" s="32">
@@ -2756,63 +2811,67 @@
       <c r="AB19" s="32">
         <f t="shared" si="8"/>
         <v>67501.899999999994</v>
       </c>
       <c r="AC19" s="32">
         <f t="shared" si="8"/>
         <v>63570.400000000001</v>
       </c>
       <c r="AD19" s="32">
         <f t="shared" ref="AD19:AE19" si="9">SUM(AD20:AD24)</f>
         <v>63168.2</v>
       </c>
       <c r="AE19" s="32">
         <f t="shared" si="9"/>
         <v>62162.3</v>
       </c>
       <c r="AF19" s="32">
         <f t="shared" ref="AF19:AG19" si="10">SUM(AF20:AF24)</f>
         <v>63011.8</v>
       </c>
       <c r="AG19" s="32">
         <f t="shared" si="10"/>
         <v>58561.2</v>
       </c>
       <c r="AH19" s="32">
-        <f t="shared" ref="AH19" si="11">SUM(AH20:AH24)</f>
+        <f t="shared" ref="AH19:AI19" si="11">SUM(AH20:AH24)</f>
         <v>57443.199999999997</v>
       </c>
       <c r="AI19" s="32">
-        <f>SUM(AI20:AI25)</f>
+        <f t="shared" si="11"/>
         <v>56418.5</v>
       </c>
       <c r="AJ19" s="32">
         <f>SUM(AJ20:AJ25)</f>
-        <v>55903</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+        <v>55942.7</v>
+      </c>
+      <c r="AK19" s="32">
+        <f>SUM(AK20:AK25)</f>
+        <v>55001.8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="33" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="33" t="s">
         <v>143</v>
       </c>
       <c r="D20" s="34" t="s">
         <v>34</v>
       </c>
       <c r="E20" s="35">
         <v>0</v>
       </c>
       <c r="F20" s="35">
         <v>0</v>
       </c>
       <c r="G20" s="35">
         <v>0</v>
       </c>
       <c r="H20" s="35">
         <v>0</v>
       </c>
       <c r="I20" s="35">
@@ -2844,131 +2903,135 @@
       </c>
       <c r="R20" s="35">
         <v>0</v>
       </c>
       <c r="S20" s="35">
         <v>2081.9</v>
       </c>
       <c r="T20" s="35">
         <v>2103</v>
       </c>
       <c r="U20" s="35">
         <v>2119.8000000000002</v>
       </c>
       <c r="V20" s="35">
         <v>2145.9</v>
       </c>
       <c r="W20" s="35">
         <v>2165.3000000000002</v>
       </c>
       <c r="X20" s="35">
         <v>2139.8000000000002</v>
       </c>
       <c r="Y20" s="35">
         <v>2142.4</v>
       </c>
-      <c r="Z20" s="35">
+      <c r="Z20" s="43">
         <v>2159.8000000000002</v>
       </c>
       <c r="AA20" s="35">
         <v>2176.9</v>
       </c>
       <c r="AB20" s="35">
         <v>2151.8000000000002</v>
       </c>
       <c r="AC20" s="35">
         <v>2165.6</v>
       </c>
       <c r="AD20" s="35">
         <v>2164</v>
       </c>
       <c r="AE20" s="35">
         <v>2148</v>
       </c>
       <c r="AF20" s="35">
         <v>2176.6999999999998</v>
       </c>
       <c r="AG20" s="35">
         <v>2153.6</v>
       </c>
       <c r="AH20" s="35">
         <v>2097.5</v>
       </c>
       <c r="AI20" s="35">
         <v>2086.6</v>
       </c>
       <c r="AJ20" s="35">
         <v>2085.6999999999998</v>
       </c>
-    </row>
-    <row r="21" spans="1:36" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="AK20" s="35">
+        <v>2095.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="33" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="34" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="35"/>
       <c r="F21" s="35"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="35"/>
       <c r="K21" s="35"/>
       <c r="L21" s="35"/>
       <c r="M21" s="35"/>
       <c r="N21" s="35"/>
       <c r="O21" s="35"/>
       <c r="P21" s="35"/>
       <c r="Q21" s="35"/>
       <c r="R21" s="35"/>
       <c r="S21" s="35"/>
       <c r="T21" s="35"/>
       <c r="U21" s="35"/>
       <c r="V21" s="35"/>
       <c r="W21" s="35"/>
       <c r="X21" s="35"/>
       <c r="Y21" s="35"/>
-      <c r="Z21" s="35"/>
+      <c r="Z21" s="43"/>
       <c r="AA21" s="35"/>
       <c r="AB21" s="35"/>
       <c r="AC21" s="35"/>
       <c r="AD21" s="35"/>
       <c r="AE21" s="35"/>
       <c r="AF21" s="35"/>
       <c r="AG21" s="35"/>
       <c r="AH21" s="35"/>
       <c r="AI21" s="35"/>
       <c r="AJ21" s="35"/>
-    </row>
-    <row r="22" spans="1:36" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="AK21" s="35"/>
+    </row>
+    <row r="22" spans="1:37" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="33" t="s">
         <v>2</v>
       </c>
       <c r="C22" s="33" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="34" t="s">
         <v>36</v>
       </c>
       <c r="E22" s="35">
         <v>16816.599999999999</v>
       </c>
       <c r="F22" s="35">
         <v>18096.7</v>
       </c>
       <c r="G22" s="35">
         <v>19225.7</v>
       </c>
       <c r="H22" s="35">
         <v>22509.899999999998</v>
       </c>
       <c r="I22" s="35">
@@ -3000,85 +3063,88 @@
       </c>
       <c r="R22" s="35">
         <v>18678</v>
       </c>
       <c r="S22" s="35">
         <v>15853.2</v>
       </c>
       <c r="T22" s="35">
         <v>15857.4</v>
       </c>
       <c r="U22" s="35">
         <v>15712.2</v>
       </c>
       <c r="V22" s="35">
         <v>14943.5</v>
       </c>
       <c r="W22" s="35">
         <v>14855.5</v>
       </c>
       <c r="X22" s="35">
         <v>14509.5</v>
       </c>
       <c r="Y22" s="35">
         <v>14364.1</v>
       </c>
-      <c r="Z22" s="35">
+      <c r="Z22" s="43">
         <v>14489.7</v>
       </c>
       <c r="AA22" s="35">
         <v>13910.8</v>
       </c>
       <c r="AB22" s="35">
         <v>12280.9</v>
       </c>
       <c r="AC22" s="35">
         <v>9119.2999999999993</v>
       </c>
       <c r="AD22" s="35">
         <v>9079.2999999999993</v>
       </c>
       <c r="AE22" s="35">
         <v>9026.9</v>
       </c>
       <c r="AF22" s="35">
         <v>8131.8</v>
       </c>
       <c r="AG22" s="35">
         <v>4897.5</v>
       </c>
       <c r="AH22" s="35">
         <v>4948.5</v>
       </c>
       <c r="AI22" s="35">
         <v>4745.6000000000004</v>
       </c>
       <c r="AJ22" s="35">
         <v>4708.8</v>
       </c>
-    </row>
-    <row r="23" spans="1:36" ht="22.5" x14ac:dyDescent="0.25">
+      <c r="AK22" s="35">
+        <v>4694</v>
+      </c>
+    </row>
+    <row r="23" spans="1:37" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A23" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="33" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="33" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="34" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="35">
         <v>30481.3</v>
       </c>
       <c r="F23" s="35">
         <v>32173.599999999999</v>
       </c>
       <c r="G23" s="35">
         <v>35745.9</v>
       </c>
       <c r="H23" s="35">
         <v>38298.699999999997</v>
       </c>
       <c r="I23" s="35">
@@ -3110,131 +3176,135 @@
       </c>
       <c r="R23" s="35">
         <v>43964.6</v>
       </c>
       <c r="S23" s="35">
         <v>44673.2</v>
       </c>
       <c r="T23" s="35">
         <v>45535</v>
       </c>
       <c r="U23" s="35">
         <v>46047.4</v>
       </c>
       <c r="V23" s="35">
         <v>49743.3</v>
       </c>
       <c r="W23" s="35">
         <v>49831.6</v>
       </c>
       <c r="X23" s="35">
         <v>50627.7</v>
       </c>
       <c r="Y23" s="35">
         <v>50295.7</v>
       </c>
-      <c r="Z23" s="35">
-        <v>52495</v>
+      <c r="Z23" s="43">
+        <v>52495.000000000007</v>
       </c>
       <c r="AA23" s="35">
         <v>53197</v>
       </c>
       <c r="AB23" s="35">
         <v>53069.2</v>
       </c>
       <c r="AC23" s="35">
         <v>52285.5</v>
       </c>
       <c r="AD23" s="35">
         <v>51924.9</v>
       </c>
       <c r="AE23" s="35">
         <v>50987.4</v>
       </c>
       <c r="AF23" s="35">
         <v>52703.3</v>
       </c>
       <c r="AG23" s="35">
         <v>51510.1</v>
       </c>
       <c r="AH23" s="35">
         <v>50397.2</v>
       </c>
       <c r="AI23" s="35">
-        <v>49586.3</v>
+        <v>49586.299999999996</v>
       </c>
       <c r="AJ23" s="35">
-        <v>49108.5</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+        <v>49148.2</v>
+      </c>
+      <c r="AK23" s="35">
+        <v>48212.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A24" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="33" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="33" t="s">
         <v>141</v>
       </c>
       <c r="D24" s="34" t="s">
         <v>38</v>
       </c>
       <c r="E24" s="35"/>
       <c r="F24" s="35"/>
       <c r="G24" s="35"/>
       <c r="H24" s="35"/>
       <c r="I24" s="35"/>
       <c r="J24" s="35"/>
       <c r="K24" s="35"/>
       <c r="L24" s="35"/>
       <c r="M24" s="35"/>
       <c r="N24" s="35"/>
       <c r="O24" s="35"/>
       <c r="P24" s="35"/>
       <c r="Q24" s="35"/>
       <c r="R24" s="35"/>
       <c r="S24" s="35"/>
       <c r="T24" s="35"/>
       <c r="U24" s="35"/>
       <c r="V24" s="35"/>
       <c r="W24" s="35"/>
       <c r="X24" s="35"/>
       <c r="Y24" s="35"/>
-      <c r="Z24" s="35"/>
+      <c r="Z24" s="43"/>
       <c r="AA24" s="35"/>
       <c r="AB24" s="35"/>
       <c r="AC24" s="35"/>
       <c r="AD24" s="35"/>
       <c r="AE24" s="35"/>
       <c r="AF24" s="35"/>
       <c r="AG24" s="35"/>
       <c r="AH24" s="35"/>
       <c r="AI24" s="35"/>
       <c r="AJ24" s="35"/>
-    </row>
-    <row r="25" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK24" s="35"/>
+    </row>
+    <row r="25" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A25" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="33" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="33" t="s">
         <v>142</v>
       </c>
       <c r="D25" s="34" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="36">
         <v>0</v>
       </c>
       <c r="F25" s="36">
         <v>0</v>
       </c>
       <c r="G25" s="36">
         <v>0</v>
       </c>
       <c r="H25" s="36">
         <v>0</v>
       </c>
       <c r="I25" s="36">
@@ -3266,85 +3336,88 @@
       </c>
       <c r="R25" s="36">
         <v>0</v>
       </c>
       <c r="S25" s="36">
         <v>0</v>
       </c>
       <c r="T25" s="36">
         <v>0</v>
       </c>
       <c r="U25" s="36">
         <v>0</v>
       </c>
       <c r="V25" s="36">
         <v>0</v>
       </c>
       <c r="W25" s="36">
         <v>0</v>
       </c>
       <c r="X25" s="36">
         <v>0</v>
       </c>
       <c r="Y25" s="36">
         <v>0</v>
       </c>
-      <c r="Z25" s="36">
+      <c r="Z25" s="44">
         <v>0</v>
       </c>
       <c r="AA25" s="36">
         <v>0</v>
       </c>
       <c r="AB25" s="36">
         <v>0</v>
       </c>
       <c r="AC25" s="36">
         <v>0</v>
       </c>
       <c r="AD25" s="36">
         <v>0</v>
       </c>
       <c r="AE25" s="36">
         <v>0</v>
       </c>
       <c r="AF25" s="36">
         <v>0</v>
       </c>
       <c r="AG25" s="36">
         <v>0</v>
       </c>
       <c r="AH25" s="36">
         <v>0</v>
       </c>
       <c r="AI25" s="36">
         <v>0</v>
       </c>
       <c r="AJ25" s="36">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AK25" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A26" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="28" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="28" t="s">
         <v>74</v>
       </c>
       <c r="D26" s="28" t="s">
         <v>40</v>
       </c>
       <c r="E26" s="29">
         <f>+E27+E33</f>
         <v>1786.3</v>
       </c>
       <c r="F26" s="29">
         <f t="shared" ref="F26:Z26" si="12">+F27+F33</f>
         <v>2083.6</v>
       </c>
       <c r="G26" s="29">
         <f t="shared" si="12"/>
         <v>2224.2999999999997</v>
       </c>
       <c r="H26" s="29">
@@ -3418,217 +3491,225 @@
       <c r="Y26" s="29">
         <f t="shared" si="12"/>
         <v>6240.2000000000007</v>
       </c>
       <c r="Z26" s="29">
         <f t="shared" si="12"/>
         <v>6423.7000000000007</v>
       </c>
       <c r="AA26" s="29">
         <f t="shared" ref="AA26:AD26" si="13">+AA27+AA33</f>
         <v>6524.4</v>
       </c>
       <c r="AB26" s="29">
         <f t="shared" si="13"/>
         <v>6661.9</v>
       </c>
       <c r="AC26" s="29">
         <f t="shared" si="13"/>
         <v>6293.4000000000015</v>
       </c>
       <c r="AD26" s="29">
         <f t="shared" si="13"/>
         <v>5902.3</v>
       </c>
       <c r="AE26" s="29">
-        <f>+AE27+AE33</f>
+        <f t="shared" ref="AE26:AI26" si="14">+AE27+AE33</f>
         <v>5938.2000000000007</v>
       </c>
       <c r="AF26" s="29">
-        <f>+AF27+AF33</f>
+        <f t="shared" si="14"/>
         <v>5977.7000000000007</v>
       </c>
       <c r="AG26" s="29">
-        <f>+AG27+AG33</f>
+        <f t="shared" si="14"/>
         <v>5420.8</v>
       </c>
       <c r="AH26" s="29">
-        <f>+AH27+AH33</f>
+        <f t="shared" si="14"/>
         <v>4916.7</v>
       </c>
       <c r="AI26" s="29">
-        <f>SUM(AI27,AI33)</f>
+        <f t="shared" si="14"/>
         <v>4583.0999999999995</v>
       </c>
       <c r="AJ26" s="29">
         <f>SUM(AJ27,AJ33)</f>
         <v>4757.3999999999996</v>
       </c>
-    </row>
-    <row r="27" spans="1:36" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="AK26" s="29">
+        <f>SUM(AK27,AK33)</f>
+        <v>4544.8999999999996</v>
+      </c>
+    </row>
+    <row r="27" spans="1:37" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A27" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C27" s="30" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="31" t="s">
         <v>41</v>
       </c>
       <c r="E27" s="32">
         <f>SUM(E28:E32)</f>
         <v>178.6</v>
       </c>
       <c r="F27" s="32">
-        <f t="shared" ref="F27:Z27" si="14">SUM(F28:F32)</f>
+        <f t="shared" ref="F27:Z27" si="15">SUM(F28:F32)</f>
         <v>395.1</v>
       </c>
       <c r="G27" s="32">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>443.59999999999997</v>
       </c>
       <c r="H27" s="32">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>555.50000000000011</v>
       </c>
       <c r="I27" s="32">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>1150.0999999999999</v>
       </c>
       <c r="J27" s="32">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>532.4</v>
       </c>
       <c r="K27" s="32">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>490.29999999999995</v>
       </c>
       <c r="L27" s="32">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>214.29999999999998</v>
       </c>
       <c r="M27" s="32">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>338.09999999999997</v>
       </c>
       <c r="N27" s="32">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>214.9</v>
       </c>
       <c r="O27" s="32">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>270.2</v>
       </c>
       <c r="P27" s="32">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>1030.5</v>
       </c>
       <c r="Q27" s="32">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>1009.1999999999999</v>
       </c>
       <c r="R27" s="32">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>1113.5999999999999</v>
       </c>
       <c r="S27" s="32">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>1100.3</v>
       </c>
       <c r="T27" s="32">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>961.2</v>
       </c>
       <c r="U27" s="32">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>1001</v>
       </c>
       <c r="V27" s="32">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>1032.3</v>
       </c>
       <c r="W27" s="32">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>1136.5</v>
       </c>
       <c r="X27" s="32">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>1348.5</v>
       </c>
       <c r="Y27" s="32">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>1124.5999999999999</v>
       </c>
       <c r="Z27" s="32">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>1242.8</v>
       </c>
       <c r="AA27" s="32">
-        <f t="shared" ref="AA27" si="15">SUM(AA28:AA32)</f>
+        <f t="shared" ref="AA27" si="16">SUM(AA28:AA32)</f>
         <v>1331.4</v>
       </c>
       <c r="AB27" s="32">
         <f>SUM(AB28:AB32)</f>
         <v>1482.8999999999999</v>
       </c>
       <c r="AC27" s="32">
         <f>SUM(AC28:AC32)</f>
         <v>1119.0999999999999</v>
       </c>
       <c r="AD27" s="32">
-        <f t="shared" ref="AD27" si="16">SUM(AD28:AD32)</f>
+        <f t="shared" ref="AD27" si="17">SUM(AD28:AD32)</f>
         <v>1054</v>
       </c>
       <c r="AE27" s="32">
-        <f t="shared" ref="AE27:AJ27" si="17">SUM(AE28:AE32)</f>
+        <f t="shared" ref="AE27:AI27" si="18">SUM(AE28:AE32)</f>
         <v>1090.0999999999999</v>
       </c>
       <c r="AF27" s="32">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>1239.9000000000001</v>
       </c>
       <c r="AG27" s="32">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>1039.2</v>
       </c>
       <c r="AH27" s="32">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>635.5</v>
       </c>
       <c r="AI27" s="32">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>569.4</v>
       </c>
       <c r="AJ27" s="32">
-        <f t="shared" si="17"/>
+        <f>SUM(AJ28:AJ32)</f>
         <v>754.1</v>
       </c>
-    </row>
-    <row r="28" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK27" s="32">
+        <f>SUM(AK28:AK32)</f>
+        <v>493.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="33" t="s">
         <v>76</v>
       </c>
       <c r="D28" s="34" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="35">
         <v>145.1</v>
       </c>
       <c r="F28" s="35">
         <v>228.4</v>
       </c>
       <c r="G28" s="35">
         <v>343.7</v>
       </c>
       <c r="H28" s="35">
         <v>208.8</v>
       </c>
       <c r="I28" s="35">
@@ -3693,52 +3774,55 @@
       </c>
       <c r="AC28" s="35">
         <v>1113.8</v>
       </c>
       <c r="AD28" s="35">
         <v>1049.8</v>
       </c>
       <c r="AE28" s="35">
         <v>1085.0999999999999</v>
       </c>
       <c r="AF28" s="35">
         <v>1229.7</v>
       </c>
       <c r="AG28" s="35">
         <v>1036.7</v>
       </c>
       <c r="AH28" s="35">
         <v>632.20000000000005</v>
       </c>
       <c r="AI28" s="35">
         <v>566.1</v>
       </c>
       <c r="AJ28" s="35">
         <v>746.9</v>
       </c>
-    </row>
-    <row r="29" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK28" s="35">
+        <v>491.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="33" t="s">
         <v>2</v>
       </c>
       <c r="C29" s="33" t="s">
         <v>71</v>
       </c>
       <c r="D29" s="34" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="35">
         <v>0</v>
       </c>
       <c r="F29" s="35">
         <v>0</v>
       </c>
       <c r="G29" s="35">
         <v>0</v>
       </c>
       <c r="H29" s="35">
         <v>0</v>
       </c>
       <c r="I29" s="35">
@@ -3803,52 +3887,55 @@
       </c>
       <c r="AC29" s="35">
         <v>0</v>
       </c>
       <c r="AD29" s="35">
         <v>0</v>
       </c>
       <c r="AE29" s="35">
         <v>0</v>
       </c>
       <c r="AF29" s="35">
         <v>0</v>
       </c>
       <c r="AG29" s="35">
         <v>0</v>
       </c>
       <c r="AH29" s="35">
         <v>0</v>
       </c>
       <c r="AI29" s="35">
         <v>0</v>
       </c>
       <c r="AJ29" s="35">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK29" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A30" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="33" t="s">
         <v>3</v>
       </c>
       <c r="C30" s="33" t="s">
         <v>72</v>
       </c>
       <c r="D30" s="34" t="s">
         <v>44</v>
       </c>
       <c r="E30" s="35">
         <v>30.8</v>
       </c>
       <c r="F30" s="35">
         <v>160.6</v>
       </c>
       <c r="G30" s="35">
         <v>97.6</v>
       </c>
       <c r="H30" s="35">
         <v>342.6</v>
       </c>
       <c r="I30" s="35">
@@ -3913,98 +4000,102 @@
       </c>
       <c r="AC30" s="35">
         <v>0</v>
       </c>
       <c r="AD30" s="35">
         <v>0</v>
       </c>
       <c r="AE30" s="35">
         <v>0</v>
       </c>
       <c r="AF30" s="35">
         <v>0</v>
       </c>
       <c r="AG30" s="35">
         <v>0</v>
       </c>
       <c r="AH30" s="35">
         <v>0</v>
       </c>
       <c r="AI30" s="35">
         <v>0</v>
       </c>
       <c r="AJ30" s="35">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK30" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A31" s="2" t="s">
         <v>102</v>
       </c>
       <c r="B31" s="33" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="33" t="s">
         <v>141</v>
       </c>
       <c r="D31" s="34" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="35"/>
       <c r="F31" s="35"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="35"/>
       <c r="K31" s="35"/>
       <c r="L31" s="35"/>
       <c r="M31" s="35"/>
       <c r="N31" s="35"/>
       <c r="O31" s="35"/>
       <c r="P31" s="35"/>
       <c r="Q31" s="35"/>
       <c r="R31" s="35"/>
       <c r="S31" s="35"/>
       <c r="T31" s="35"/>
       <c r="U31" s="35"/>
       <c r="V31" s="35"/>
       <c r="W31" s="35"/>
       <c r="X31" s="35"/>
       <c r="Y31" s="35"/>
       <c r="Z31" s="35"/>
       <c r="AA31" s="35"/>
       <c r="AB31" s="35"/>
       <c r="AC31" s="35"/>
       <c r="AD31" s="35"/>
       <c r="AE31" s="35"/>
       <c r="AF31" s="35"/>
       <c r="AG31" s="35"/>
       <c r="AH31" s="35"/>
       <c r="AI31" s="35"/>
       <c r="AJ31" s="35"/>
-    </row>
-    <row r="32" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK31" s="35"/>
+    </row>
+    <row r="32" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A32" s="2" t="s">
         <v>103</v>
       </c>
       <c r="B32" s="33" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="33" t="s">
         <v>142</v>
       </c>
       <c r="D32" s="34" t="s">
         <v>103</v>
       </c>
       <c r="E32" s="35">
         <v>2.7</v>
       </c>
       <c r="F32" s="35">
         <v>6.1</v>
       </c>
       <c r="G32" s="35">
         <v>2.2999999999999998</v>
       </c>
       <c r="H32" s="35">
         <v>4.0999999999999996</v>
       </c>
       <c r="I32" s="35">
@@ -4069,194 +4160,201 @@
       </c>
       <c r="AC32" s="35">
         <v>5.3</v>
       </c>
       <c r="AD32" s="35">
         <v>4.2</v>
       </c>
       <c r="AE32" s="35">
         <v>5</v>
       </c>
       <c r="AF32" s="35">
         <v>10.199999999999999</v>
       </c>
       <c r="AG32" s="35">
         <v>2.5</v>
       </c>
       <c r="AH32" s="35">
         <v>3.3</v>
       </c>
       <c r="AI32" s="35">
         <v>3.3</v>
       </c>
       <c r="AJ32" s="35">
         <v>7.2</v>
       </c>
-    </row>
-    <row r="33" spans="1:36" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="AK32" s="35">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>47</v>
       </c>
       <c r="B33" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="30" t="s">
         <v>73</v>
       </c>
       <c r="D33" s="31" t="s">
         <v>47</v>
       </c>
       <c r="E33" s="32">
         <f>SUM(E34:E39)</f>
         <v>1607.7</v>
       </c>
       <c r="F33" s="32">
-        <f t="shared" ref="F33:Z33" si="18">SUM(F34:F39)</f>
+        <f t="shared" ref="F33:Z33" si="19">SUM(F34:F39)</f>
         <v>1688.5</v>
       </c>
       <c r="G33" s="32">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>1780.6999999999998</v>
       </c>
       <c r="H33" s="32">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>1898.2</v>
       </c>
       <c r="I33" s="32">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>1887.6</v>
       </c>
       <c r="J33" s="32">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>1810.9</v>
       </c>
       <c r="K33" s="32">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3353.8</v>
       </c>
       <c r="L33" s="32">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3329.5</v>
       </c>
       <c r="M33" s="32">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3384.1000000000004</v>
       </c>
       <c r="N33" s="32">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3392.6000000000004</v>
       </c>
       <c r="O33" s="32">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3380.9</v>
       </c>
       <c r="P33" s="32">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3473.4</v>
       </c>
       <c r="Q33" s="32">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3530.4</v>
       </c>
       <c r="R33" s="32">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3393.6</v>
       </c>
       <c r="S33" s="32">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3402.2</v>
       </c>
       <c r="T33" s="32">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>5027.7</v>
       </c>
       <c r="U33" s="32">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>5073.3999999999996</v>
       </c>
       <c r="V33" s="32">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>5061.5</v>
       </c>
       <c r="W33" s="32">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>5073.7</v>
       </c>
       <c r="X33" s="32">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>5094.9000000000005</v>
       </c>
       <c r="Y33" s="32">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>5115.6000000000004</v>
       </c>
       <c r="Z33" s="32">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>5180.9000000000005</v>
       </c>
       <c r="AA33" s="32">
         <f>SUM(AA34:AA39)</f>
         <v>5193</v>
       </c>
       <c r="AB33" s="32">
-        <f t="shared" ref="AB33:AD33" si="19">SUM(AB34:AB39)</f>
+        <f t="shared" ref="AB33:AD33" si="20">SUM(AB34:AB39)</f>
         <v>5179</v>
       </c>
       <c r="AC33" s="32">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>5174.3000000000011</v>
       </c>
       <c r="AD33" s="32">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>4848.3</v>
       </c>
       <c r="AE33" s="32">
-        <f t="shared" ref="AE33:AJ33" si="20">SUM(AE34:AE39)</f>
+        <f t="shared" ref="AE33:AI33" si="21">SUM(AE34:AE39)</f>
         <v>4848.1000000000004</v>
       </c>
       <c r="AF33" s="32">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>4737.8</v>
       </c>
       <c r="AG33" s="32">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>4381.6000000000004</v>
       </c>
       <c r="AH33" s="32">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>4281.2</v>
       </c>
       <c r="AI33" s="32">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>4013.7</v>
       </c>
       <c r="AJ33" s="32">
-        <f t="shared" si="20"/>
+        <f>SUM(AJ34:AJ39)</f>
         <v>4003.2999999999997</v>
       </c>
-    </row>
-    <row r="34" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK33" s="32">
+        <f>SUM(AK34:AK39)</f>
+        <v>4051.4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B34" s="33" t="s">
         <v>17</v>
       </c>
       <c r="C34" s="33" t="s">
         <v>143</v>
       </c>
       <c r="D34" s="34" t="s">
         <v>48</v>
       </c>
       <c r="E34" s="35">
         <v>945.9</v>
       </c>
       <c r="F34" s="35">
         <v>1007.6</v>
       </c>
       <c r="G34" s="35">
         <v>1066.5999999999999</v>
       </c>
       <c r="H34" s="35">
         <v>1134</v>
       </c>
       <c r="I34" s="35">
@@ -4321,52 +4419,55 @@
       </c>
       <c r="AC34" s="35">
         <v>1128.9000000000001</v>
       </c>
       <c r="AD34" s="35">
         <v>1129.5999999999999</v>
       </c>
       <c r="AE34" s="35">
         <v>1123.4000000000001</v>
       </c>
       <c r="AF34" s="35">
         <v>1135.5</v>
       </c>
       <c r="AG34" s="35">
         <v>1126.5</v>
       </c>
       <c r="AH34" s="35">
         <v>1095.2</v>
       </c>
       <c r="AI34" s="35">
         <v>1089.5</v>
       </c>
       <c r="AJ34" s="35">
         <v>1087.2</v>
       </c>
-    </row>
-    <row r="35" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK34" s="35">
+        <v>1093.2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B35" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="33" t="s">
         <v>76</v>
       </c>
       <c r="D35" s="34" t="s">
         <v>49</v>
       </c>
       <c r="E35" s="35">
         <v>596</v>
       </c>
       <c r="F35" s="35">
         <v>654.29999999999995</v>
       </c>
       <c r="G35" s="35">
         <v>700</v>
       </c>
       <c r="H35" s="35">
         <v>749.2</v>
       </c>
       <c r="I35" s="35">
@@ -4431,52 +4532,55 @@
       </c>
       <c r="AC35" s="35">
         <v>3998.3</v>
       </c>
       <c r="AD35" s="35">
         <v>3682</v>
       </c>
       <c r="AE35" s="35">
         <v>3690.6</v>
       </c>
       <c r="AF35" s="35">
         <v>3578.2</v>
       </c>
       <c r="AG35" s="35">
         <v>3232</v>
       </c>
       <c r="AH35" s="35">
         <v>3174.2</v>
       </c>
       <c r="AI35" s="35">
         <v>2912.6</v>
       </c>
       <c r="AJ35" s="35">
         <v>2914.5</v>
       </c>
-    </row>
-    <row r="36" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK35" s="35">
+        <v>2956.6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B36" s="33" t="s">
         <v>2</v>
       </c>
       <c r="C36" s="33" t="s">
         <v>71</v>
       </c>
       <c r="D36" s="34" t="s">
         <v>50</v>
       </c>
       <c r="E36" s="35">
         <v>0</v>
       </c>
       <c r="F36" s="35">
         <v>0</v>
       </c>
       <c r="G36" s="35">
         <v>0</v>
       </c>
       <c r="H36" s="35">
         <v>0</v>
       </c>
       <c r="I36" s="35">
@@ -4541,52 +4645,55 @@
       </c>
       <c r="AC36" s="35">
         <v>0</v>
       </c>
       <c r="AD36" s="35">
         <v>0</v>
       </c>
       <c r="AE36" s="35">
         <v>0</v>
       </c>
       <c r="AF36" s="35">
         <v>0</v>
       </c>
       <c r="AG36" s="35">
         <v>0</v>
       </c>
       <c r="AH36" s="35">
         <v>0</v>
       </c>
       <c r="AI36" s="35">
         <v>0</v>
       </c>
       <c r="AJ36" s="35">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK36" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B37" s="33" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="33" t="s">
         <v>72</v>
       </c>
       <c r="D37" s="34" t="s">
         <v>51</v>
       </c>
       <c r="E37" s="35">
         <v>65.8</v>
       </c>
       <c r="F37" s="35">
         <v>26.6</v>
       </c>
       <c r="G37" s="35">
         <v>14.1</v>
       </c>
       <c r="H37" s="35">
         <v>15</v>
       </c>
       <c r="I37" s="35">
@@ -4651,428 +4758,441 @@
       </c>
       <c r="AC37" s="35">
         <v>47.1</v>
       </c>
       <c r="AD37" s="35">
         <v>36.700000000000003</v>
       </c>
       <c r="AE37" s="35">
         <v>34.1</v>
       </c>
       <c r="AF37" s="35">
         <v>24.1</v>
       </c>
       <c r="AG37" s="35">
         <v>23.1</v>
       </c>
       <c r="AH37" s="35">
         <v>11.8</v>
       </c>
       <c r="AI37" s="35">
         <v>11.6</v>
       </c>
       <c r="AJ37" s="35">
         <v>1.6</v>
       </c>
-    </row>
-    <row r="38" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK37" s="35">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="33" t="s">
         <v>4</v>
       </c>
       <c r="C38" s="33" t="s">
         <v>141</v>
       </c>
       <c r="D38" s="34" t="s">
         <v>45</v>
       </c>
       <c r="E38" s="37"/>
       <c r="F38" s="37"/>
       <c r="G38" s="37"/>
       <c r="H38" s="37"/>
       <c r="I38" s="35"/>
       <c r="J38" s="35"/>
       <c r="K38" s="35"/>
       <c r="L38" s="35"/>
       <c r="M38" s="35"/>
       <c r="N38" s="35"/>
       <c r="O38" s="35"/>
       <c r="P38" s="35"/>
       <c r="Q38" s="35"/>
       <c r="R38" s="37"/>
       <c r="S38" s="37"/>
       <c r="T38" s="37"/>
       <c r="U38" s="37"/>
       <c r="V38" s="37"/>
       <c r="W38" s="37"/>
       <c r="X38" s="37"/>
       <c r="Y38" s="37"/>
       <c r="Z38" s="37"/>
       <c r="AA38" s="37"/>
       <c r="AB38" s="37"/>
       <c r="AC38" s="37"/>
       <c r="AD38" s="37"/>
       <c r="AE38" s="37"/>
       <c r="AF38" s="37"/>
       <c r="AG38" s="37"/>
       <c r="AH38" s="37"/>
       <c r="AI38" s="37"/>
       <c r="AJ38" s="37"/>
-    </row>
-    <row r="39" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK38" s="37"/>
+    </row>
+    <row r="39" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="33" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="33" t="s">
         <v>142</v>
       </c>
       <c r="D39" s="34" t="s">
         <v>46</v>
       </c>
       <c r="E39" s="37"/>
       <c r="F39" s="37"/>
       <c r="G39" s="37"/>
       <c r="H39" s="37"/>
       <c r="I39" s="35"/>
       <c r="J39" s="35"/>
       <c r="K39" s="35"/>
       <c r="L39" s="35"/>
       <c r="M39" s="35"/>
       <c r="N39" s="35"/>
       <c r="O39" s="35"/>
       <c r="P39" s="35"/>
       <c r="Q39" s="35"/>
       <c r="R39" s="37"/>
       <c r="S39" s="37"/>
       <c r="T39" s="37"/>
       <c r="U39" s="37"/>
       <c r="V39" s="37"/>
       <c r="W39" s="37"/>
       <c r="X39" s="37"/>
       <c r="Y39" s="37"/>
       <c r="Z39" s="37"/>
       <c r="AA39" s="37"/>
       <c r="AB39" s="37"/>
       <c r="AC39" s="37"/>
       <c r="AD39" s="37"/>
       <c r="AE39" s="37"/>
       <c r="AF39" s="37"/>
       <c r="AG39" s="37"/>
       <c r="AH39" s="37"/>
       <c r="AI39" s="37"/>
       <c r="AJ39" s="37"/>
-    </row>
-    <row r="40" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AK39" s="37"/>
+    </row>
+    <row r="40" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A40" s="21" t="s">
         <v>52</v>
       </c>
       <c r="B40" s="38" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="38" t="s">
         <v>144</v>
       </c>
       <c r="D40" s="38" t="s">
         <v>52</v>
       </c>
       <c r="E40" s="39">
         <f>+E41+E47</f>
         <v>13045.2</v>
       </c>
       <c r="F40" s="39">
-        <f t="shared" ref="F40:Z40" si="21">+F41+F47</f>
+        <f t="shared" ref="F40:Z40" si="22">+F41+F47</f>
         <v>13948.3</v>
       </c>
       <c r="G40" s="39">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>14475.2</v>
       </c>
       <c r="H40" s="39">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>15645.099999999999</v>
       </c>
       <c r="I40" s="39">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>15666.4</v>
       </c>
       <c r="J40" s="39">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>16132.900000000001</v>
       </c>
       <c r="K40" s="39">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>15735.8</v>
       </c>
       <c r="L40" s="39">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>15955.500000000002</v>
       </c>
       <c r="M40" s="39">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>16051.4</v>
       </c>
       <c r="N40" s="39">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>16344.100000000002</v>
       </c>
       <c r="O40" s="39">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>15549.2</v>
       </c>
       <c r="P40" s="39">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>15693.8</v>
       </c>
       <c r="Q40" s="39">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>15740.3</v>
       </c>
       <c r="R40" s="39">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>15937.000000000002</v>
       </c>
       <c r="S40" s="39">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>15655.3</v>
       </c>
       <c r="T40" s="39">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>15744.1</v>
       </c>
       <c r="U40" s="39">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>15163.599999999999</v>
       </c>
       <c r="V40" s="39">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>15531.5</v>
       </c>
       <c r="W40" s="39">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>15690.3</v>
       </c>
       <c r="X40" s="39">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>15464.4</v>
       </c>
       <c r="Y40" s="39">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>15828.899999999998</v>
       </c>
       <c r="Z40" s="39">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>16102</v>
       </c>
       <c r="AA40" s="39">
-        <f t="shared" ref="AA40:AC40" si="22">+AA41+AA47</f>
+        <f t="shared" ref="AA40:AC40" si="23">+AA41+AA47</f>
         <v>16212.199999999999</v>
       </c>
       <c r="AB40" s="39">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v>16426.7</v>
       </c>
       <c r="AC40" s="39">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v>16575.900000000001</v>
       </c>
       <c r="AD40" s="39">
-        <f t="shared" ref="AD40:AE40" si="23">+AD41+AD47</f>
+        <f t="shared" ref="AD40:AE40" si="24">+AD41+AD47</f>
         <v>16572.3</v>
       </c>
       <c r="AE40" s="39">
-        <f t="shared" si="23"/>
+        <f t="shared" si="24"/>
         <v>17007.7</v>
       </c>
       <c r="AF40" s="39">
-        <f t="shared" ref="AF40:AG40" si="24">+AF41+AF47</f>
+        <f t="shared" ref="AF40:AG40" si="25">+AF41+AF47</f>
         <v>17334</v>
       </c>
       <c r="AG40" s="39">
-        <f t="shared" si="24"/>
+        <f t="shared" si="25"/>
         <v>17448.3</v>
       </c>
       <c r="AH40" s="39">
-        <f t="shared" ref="AH40" si="25">+AH41+AH47</f>
+        <f t="shared" ref="AH40:AI40" si="26">+AH41+AH47</f>
         <v>18063.900000000001</v>
       </c>
       <c r="AI40" s="39">
-        <f>SUM(AI41,AI47)</f>
+        <f t="shared" si="26"/>
         <v>18011.3</v>
       </c>
       <c r="AJ40" s="39">
         <f>SUM(AJ41,AJ47)</f>
-        <v>17859.899999999998</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:36" ht="31.5" x14ac:dyDescent="0.25">
+        <v>17859.999999999996</v>
+      </c>
+      <c r="AK40" s="39">
+        <f>SUM(AK41,AK47)</f>
+        <v>18061.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A41" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B41" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="30" t="s">
         <v>70</v>
       </c>
       <c r="D41" s="31" t="s">
         <v>53</v>
       </c>
       <c r="E41" s="32">
         <f>SUM(E42:E46)</f>
         <v>10499.4</v>
       </c>
       <c r="F41" s="32">
-        <f t="shared" ref="F41:Z41" si="26">SUM(F42:F46)</f>
+        <f t="shared" ref="F41:Z41" si="27">SUM(F42:F46)</f>
         <v>11131</v>
       </c>
       <c r="G41" s="32">
-        <f t="shared" si="26"/>
+        <f t="shared" si="27"/>
         <v>11511.5</v>
       </c>
       <c r="H41" s="32">
-        <f t="shared" si="26"/>
+        <f t="shared" si="27"/>
         <v>12422.8</v>
       </c>
       <c r="I41" s="32">
-        <f t="shared" si="26"/>
+        <f t="shared" si="27"/>
         <v>12435</v>
       </c>
       <c r="J41" s="32">
-        <f t="shared" si="26"/>
+        <f t="shared" si="27"/>
         <v>13180.300000000001</v>
       </c>
       <c r="K41" s="32">
-        <f t="shared" si="26"/>
+        <f t="shared" si="27"/>
         <v>12613.6</v>
       </c>
       <c r="L41" s="32">
-        <f t="shared" si="26"/>
+        <f t="shared" si="27"/>
         <v>12661.400000000001</v>
       </c>
       <c r="M41" s="32">
-        <f t="shared" si="26"/>
+        <f t="shared" si="27"/>
         <v>12782.5</v>
       </c>
       <c r="N41" s="32">
-        <f t="shared" si="26"/>
+        <f t="shared" si="27"/>
         <v>13096.000000000002</v>
       </c>
       <c r="O41" s="32">
-        <f t="shared" si="26"/>
+        <f t="shared" si="27"/>
         <v>12448.6</v>
       </c>
       <c r="P41" s="32">
-        <f t="shared" si="26"/>
+        <f t="shared" si="27"/>
         <v>12529.1</v>
       </c>
       <c r="Q41" s="32">
-        <f t="shared" si="26"/>
+        <f t="shared" si="27"/>
         <v>12754.5</v>
       </c>
       <c r="R41" s="32">
-        <f t="shared" si="26"/>
+        <f t="shared" si="27"/>
         <v>13154.900000000001</v>
       </c>
       <c r="S41" s="32">
-        <f t="shared" si="26"/>
+        <f t="shared" si="27"/>
         <v>13102.699999999999</v>
       </c>
       <c r="T41" s="32">
         <f>SUM(T42:T46)</f>
         <v>13361.5</v>
       </c>
       <c r="U41" s="32">
-        <f t="shared" si="26"/>
+        <f t="shared" si="27"/>
         <v>12846.4</v>
       </c>
       <c r="V41" s="32">
-        <f t="shared" si="26"/>
+        <f t="shared" si="27"/>
         <v>13427</v>
       </c>
       <c r="W41" s="32">
-        <f t="shared" si="26"/>
+        <f t="shared" si="27"/>
         <v>13692.3</v>
       </c>
       <c r="X41" s="32">
-        <f t="shared" si="26"/>
+        <f t="shared" si="27"/>
         <v>13600</v>
       </c>
       <c r="Y41" s="32">
-        <f t="shared" si="26"/>
+        <f t="shared" si="27"/>
         <v>14052.599999999999</v>
       </c>
       <c r="Z41" s="32">
-        <f t="shared" si="26"/>
+        <f t="shared" si="27"/>
         <v>14443.6</v>
       </c>
       <c r="AA41" s="32">
-        <f t="shared" ref="AA41:AC41" si="27">SUM(AA42:AA46)</f>
+        <f t="shared" ref="AA41:AC41" si="28">SUM(AA42:AA46)</f>
         <v>14662.4</v>
       </c>
       <c r="AB41" s="32">
-        <f t="shared" si="27"/>
+        <f t="shared" si="28"/>
         <v>15018.3</v>
       </c>
       <c r="AC41" s="32">
-        <f t="shared" si="27"/>
+        <f t="shared" si="28"/>
         <v>15271</v>
       </c>
       <c r="AD41" s="32">
-        <f t="shared" ref="AD41:AE41" si="28">SUM(AD42:AD46)</f>
+        <f t="shared" ref="AD41:AE41" si="29">SUM(AD42:AD46)</f>
         <v>15392.7</v>
       </c>
       <c r="AE41" s="32">
-        <f t="shared" si="28"/>
+        <f t="shared" si="29"/>
         <v>15797.3</v>
       </c>
       <c r="AF41" s="32">
-        <f t="shared" ref="AF41:AG41" si="29">SUM(AF42:AF46)</f>
+        <f t="shared" ref="AF41:AG41" si="30">SUM(AF42:AF46)</f>
         <v>16240.6</v>
       </c>
       <c r="AG41" s="32">
-        <f t="shared" si="29"/>
+        <f t="shared" si="30"/>
         <v>16423.599999999999</v>
       </c>
       <c r="AH41" s="32">
-        <f t="shared" ref="AH41" si="30">SUM(AH42:AH46)</f>
+        <f t="shared" ref="AH41:AI41" si="31">SUM(AH42:AH46)</f>
         <v>17120</v>
       </c>
       <c r="AI41" s="32">
-        <f>SUM(AI42:AI46)</f>
+        <f t="shared" si="31"/>
         <v>17143.899999999998</v>
       </c>
       <c r="AJ41" s="32">
         <f>SUM(AJ42:AJ46)</f>
         <v>17019.899999999998</v>
       </c>
-    </row>
-    <row r="42" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK41" s="32">
+        <f>SUM(AK42:AK46)</f>
+        <v>17294.5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A42" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B42" s="33" t="s">
         <v>148</v>
       </c>
       <c r="C42" s="33" t="s">
         <v>149</v>
       </c>
       <c r="D42" s="34" t="s">
         <v>54</v>
       </c>
       <c r="E42" s="35">
         <v>10302.200000000001</v>
       </c>
       <c r="F42" s="35">
         <v>10965.6</v>
       </c>
       <c r="G42" s="35">
         <v>11321.5</v>
       </c>
       <c r="H42" s="35">
         <v>12232.9</v>
       </c>
       <c r="I42" s="35">
@@ -5137,52 +5257,55 @@
       </c>
       <c r="AC42" s="35">
         <v>14653.3</v>
       </c>
       <c r="AD42" s="35">
         <v>14838.6</v>
       </c>
       <c r="AE42" s="35">
         <v>15200.5</v>
       </c>
       <c r="AF42" s="35">
         <v>15685.1</v>
       </c>
       <c r="AG42" s="35">
         <v>15626.3</v>
       </c>
       <c r="AH42" s="35">
         <v>16336.4</v>
       </c>
       <c r="AI42" s="35">
         <v>16192.1</v>
       </c>
       <c r="AJ42" s="35">
         <v>16322.5</v>
       </c>
-    </row>
-    <row r="43" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK42" s="35">
+        <v>16583.7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A43" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B43" s="33" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="33" t="s">
         <v>71</v>
       </c>
       <c r="D43" s="34" t="s">
         <v>55</v>
       </c>
       <c r="E43" s="35">
         <v>145.4</v>
       </c>
       <c r="F43" s="35">
         <v>145.6</v>
       </c>
       <c r="G43" s="35">
         <v>163.4</v>
       </c>
       <c r="H43" s="35">
         <v>167.5</v>
       </c>
       <c r="I43" s="35">
@@ -5247,52 +5370,55 @@
       </c>
       <c r="AC43" s="35">
         <v>380</v>
       </c>
       <c r="AD43" s="35">
         <v>378.2</v>
       </c>
       <c r="AE43" s="35">
         <v>366</v>
       </c>
       <c r="AF43" s="35">
         <v>390</v>
       </c>
       <c r="AG43" s="35">
         <v>416.3</v>
       </c>
       <c r="AH43" s="35">
         <v>451.7</v>
       </c>
       <c r="AI43" s="35">
         <v>542.20000000000005</v>
       </c>
       <c r="AJ43" s="35">
         <v>415.1</v>
       </c>
-    </row>
-    <row r="44" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK43" s="35">
+        <v>407.8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B44" s="33" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="33" t="s">
         <v>72</v>
       </c>
       <c r="D44" s="34" t="s">
         <v>56</v>
       </c>
       <c r="E44" s="35">
         <v>0</v>
       </c>
       <c r="F44" s="35">
         <v>0</v>
       </c>
       <c r="G44" s="35">
         <v>0</v>
       </c>
       <c r="H44" s="35">
         <v>0</v>
       </c>
       <c r="I44" s="35">
@@ -5307,98 +5433,100 @@
       <c r="L44" s="35"/>
       <c r="M44" s="35"/>
       <c r="N44" s="35"/>
       <c r="O44" s="35"/>
       <c r="P44" s="35"/>
       <c r="Q44" s="35"/>
       <c r="R44" s="35"/>
       <c r="S44" s="35"/>
       <c r="T44" s="35"/>
       <c r="U44" s="35"/>
       <c r="V44" s="35"/>
       <c r="W44" s="35"/>
       <c r="X44" s="35"/>
       <c r="Y44" s="35"/>
       <c r="Z44" s="35"/>
       <c r="AA44" s="35"/>
       <c r="AB44" s="35"/>
       <c r="AC44" s="35"/>
       <c r="AD44" s="35"/>
       <c r="AE44" s="35"/>
       <c r="AF44" s="35"/>
       <c r="AG44" s="35"/>
       <c r="AH44" s="35"/>
       <c r="AI44" s="35"/>
       <c r="AJ44" s="35"/>
-    </row>
-    <row r="45" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK44" s="35"/>
+    </row>
+    <row r="45" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A45" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B45" s="33" t="s">
         <v>4</v>
       </c>
       <c r="C45" s="33" t="s">
         <v>141</v>
       </c>
       <c r="D45" s="34" t="s">
         <v>57</v>
       </c>
       <c r="E45" s="35"/>
       <c r="F45" s="35"/>
       <c r="G45" s="35"/>
       <c r="H45" s="35"/>
       <c r="I45" s="35"/>
       <c r="J45" s="35"/>
       <c r="K45" s="35"/>
       <c r="L45" s="35"/>
       <c r="M45" s="35"/>
       <c r="N45" s="35"/>
       <c r="O45" s="35"/>
       <c r="P45" s="35"/>
       <c r="Q45" s="35"/>
       <c r="R45" s="35"/>
       <c r="S45" s="35"/>
       <c r="T45" s="35"/>
       <c r="U45" s="35"/>
       <c r="V45" s="35"/>
       <c r="W45" s="35"/>
       <c r="X45" s="35"/>
       <c r="Y45" s="35"/>
       <c r="Z45" s="35"/>
       <c r="AA45" s="35"/>
       <c r="AB45" s="35"/>
       <c r="AC45" s="35"/>
       <c r="AD45" s="35"/>
       <c r="AE45" s="35"/>
       <c r="AF45" s="35"/>
       <c r="AG45" s="35"/>
       <c r="AH45" s="35"/>
       <c r="AI45" s="35"/>
       <c r="AJ45" s="35"/>
-    </row>
-    <row r="46" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK45" s="35"/>
+    </row>
+    <row r="46" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A46" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B46" s="33" t="s">
         <v>150</v>
       </c>
       <c r="C46" s="33" t="s">
         <v>151</v>
       </c>
       <c r="D46" s="34" t="s">
         <v>58</v>
       </c>
       <c r="E46" s="35">
         <v>51.8</v>
       </c>
       <c r="F46" s="35">
         <v>19.8</v>
       </c>
       <c r="G46" s="35">
         <v>26.6</v>
       </c>
       <c r="H46" s="35">
         <v>22.4</v>
       </c>
       <c r="I46" s="35">
@@ -5463,194 +5591,201 @@
       </c>
       <c r="AC46" s="35">
         <v>237.7</v>
       </c>
       <c r="AD46" s="35">
         <v>175.9</v>
       </c>
       <c r="AE46" s="35">
         <v>230.8</v>
       </c>
       <c r="AF46" s="35">
         <v>165.5</v>
       </c>
       <c r="AG46" s="35">
         <v>381</v>
       </c>
       <c r="AH46" s="35">
         <v>331.9</v>
       </c>
       <c r="AI46" s="35">
         <v>409.6</v>
       </c>
       <c r="AJ46" s="35">
         <v>282.3</v>
       </c>
-    </row>
-    <row r="47" spans="1:36" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="AK46" s="35">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="47" spans="1:37" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A47" s="6" t="s">
         <v>59</v>
       </c>
       <c r="B47" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C47" s="30" t="s">
         <v>73</v>
       </c>
       <c r="D47" s="31" t="s">
         <v>59</v>
       </c>
       <c r="E47" s="32">
         <f>SUM(E48:E52)</f>
         <v>2545.8000000000002</v>
       </c>
       <c r="F47" s="32">
-        <f t="shared" ref="F47:AC47" si="31">SUM(F48:F52)</f>
+        <f t="shared" ref="F47:AC47" si="32">SUM(F48:F52)</f>
         <v>2817.3</v>
       </c>
       <c r="G47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>2963.7</v>
       </c>
       <c r="H47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>3222.3</v>
       </c>
       <c r="I47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>3231.4</v>
       </c>
       <c r="J47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>2952.6</v>
       </c>
       <c r="K47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>3122.2</v>
       </c>
       <c r="L47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>3294.1</v>
       </c>
       <c r="M47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>3268.9</v>
       </c>
       <c r="N47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>3248.1</v>
       </c>
       <c r="O47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>3100.6</v>
       </c>
       <c r="P47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>3164.7</v>
       </c>
       <c r="Q47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>2985.8</v>
       </c>
       <c r="R47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>2782.1</v>
       </c>
       <c r="S47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>2552.6</v>
       </c>
       <c r="T47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>2382.6</v>
       </c>
       <c r="U47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>2317.1999999999998</v>
       </c>
       <c r="V47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>2104.5</v>
       </c>
       <c r="W47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>1998</v>
       </c>
       <c r="X47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>1864.4</v>
       </c>
       <c r="Y47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>1776.3</v>
       </c>
       <c r="Z47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>1658.4</v>
       </c>
       <c r="AA47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>1549.8</v>
       </c>
       <c r="AB47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>1408.4</v>
       </c>
       <c r="AC47" s="32">
-        <f t="shared" si="31"/>
+        <f t="shared" si="32"/>
         <v>1304.9000000000001</v>
       </c>
       <c r="AD47" s="32">
-        <f t="shared" ref="AD47:AG47" si="32">SUM(AD48:AD52)</f>
+        <f t="shared" ref="AD47:AG47" si="33">SUM(AD48:AD52)</f>
         <v>1179.5999999999999</v>
       </c>
       <c r="AE47" s="32">
-        <f t="shared" si="32"/>
+        <f t="shared" si="33"/>
         <v>1210.4000000000001</v>
       </c>
       <c r="AF47" s="32">
-        <f t="shared" si="32"/>
+        <f t="shared" si="33"/>
         <v>1093.4000000000001</v>
       </c>
       <c r="AG47" s="32">
-        <f t="shared" si="32"/>
+        <f t="shared" si="33"/>
         <v>1024.7</v>
       </c>
       <c r="AH47" s="32">
-        <f t="shared" ref="AH47" si="33">SUM(AH48:AH52)</f>
+        <f t="shared" ref="AH47:AI47" si="34">SUM(AH48:AH52)</f>
         <v>943.9</v>
       </c>
       <c r="AI47" s="32">
-        <f>SUM(AI48:AI52)</f>
+        <f t="shared" si="34"/>
         <v>867.4</v>
       </c>
       <c r="AJ47" s="32">
         <f>SUM(AJ48:AJ52)</f>
-        <v>840</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+        <v>840.1</v>
+      </c>
+      <c r="AK47" s="32">
+        <f>SUM(AK48:AK52)</f>
+        <v>767</v>
+      </c>
+    </row>
+    <row r="48" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A48" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B48" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="33" t="s">
         <v>76</v>
       </c>
       <c r="D48" s="34" t="s">
         <v>60</v>
       </c>
       <c r="E48" s="35">
         <v>0</v>
       </c>
       <c r="F48" s="35">
         <v>0</v>
       </c>
       <c r="G48" s="35">
         <v>0</v>
       </c>
       <c r="H48" s="35">
         <v>0</v>
       </c>
       <c r="I48" s="35">
@@ -5715,52 +5850,55 @@
       </c>
       <c r="AC48" s="35">
         <v>0</v>
       </c>
       <c r="AD48" s="35">
         <v>0</v>
       </c>
       <c r="AE48" s="35">
         <v>0</v>
       </c>
       <c r="AF48" s="35">
         <v>0</v>
       </c>
       <c r="AG48" s="35">
         <v>0</v>
       </c>
       <c r="AH48" s="35">
         <v>0</v>
       </c>
       <c r="AI48" s="35">
         <v>0</v>
       </c>
       <c r="AJ48" s="35">
         <v>0</v>
       </c>
-    </row>
-    <row r="49" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK48" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A49" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B49" s="33" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="33" t="s">
         <v>71</v>
       </c>
       <c r="D49" s="34" t="s">
         <v>61</v>
       </c>
       <c r="E49" s="35">
         <v>0</v>
       </c>
       <c r="F49" s="35">
         <v>0</v>
       </c>
       <c r="G49" s="35">
         <v>0</v>
       </c>
       <c r="H49" s="35">
         <v>0</v>
       </c>
       <c r="I49" s="35">
@@ -5825,52 +5963,55 @@
       </c>
       <c r="AC49" s="35">
         <v>0</v>
       </c>
       <c r="AD49" s="35">
         <v>0</v>
       </c>
       <c r="AE49" s="35">
         <v>0</v>
       </c>
       <c r="AF49" s="35">
         <v>0</v>
       </c>
       <c r="AG49" s="35">
         <v>0</v>
       </c>
       <c r="AH49" s="35">
         <v>0</v>
       </c>
       <c r="AI49" s="35">
         <v>0</v>
       </c>
       <c r="AJ49" s="35">
         <v>0</v>
       </c>
-    </row>
-    <row r="50" spans="1:36" s="22" customFormat="1" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK49" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:37" s="22" customFormat="1" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A50" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B50" s="33" t="s">
         <v>3</v>
       </c>
       <c r="C50" s="33" t="s">
         <v>72</v>
       </c>
       <c r="D50" s="34" t="s">
         <v>62</v>
       </c>
       <c r="E50" s="35">
         <v>2545.8000000000002</v>
       </c>
       <c r="F50" s="35">
         <v>2817.3</v>
       </c>
       <c r="G50" s="35">
         <v>2963.7</v>
       </c>
       <c r="H50" s="35">
         <v>3222.3</v>
       </c>
       <c r="I50" s="35">
@@ -5933,100 +6074,104 @@
       <c r="AB50" s="35">
         <v>1408.4</v>
       </c>
       <c r="AC50" s="35">
         <v>1304.9000000000001</v>
       </c>
       <c r="AD50" s="35">
         <v>1179.5999999999999</v>
       </c>
       <c r="AE50" s="35">
         <v>1210.4000000000001</v>
       </c>
       <c r="AF50" s="35">
         <v>1093.4000000000001</v>
       </c>
       <c r="AG50" s="35">
         <v>1024.7</v>
       </c>
       <c r="AH50" s="35">
         <v>943.9</v>
       </c>
       <c r="AI50" s="35">
         <v>867.4</v>
       </c>
       <c r="AJ50" s="35">
-        <v>840</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+        <v>840.1</v>
+      </c>
+      <c r="AK50" s="35">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="51" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A51" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B51" s="33" t="s">
         <v>4</v>
       </c>
       <c r="C51" s="33" t="s">
         <v>141</v>
       </c>
       <c r="D51" s="34" t="s">
         <v>63</v>
       </c>
       <c r="E51" s="35"/>
       <c r="F51" s="35"/>
       <c r="G51" s="35"/>
       <c r="H51" s="35"/>
       <c r="I51" s="35"/>
       <c r="J51" s="35"/>
       <c r="K51" s="35"/>
       <c r="L51" s="35"/>
       <c r="M51" s="35"/>
       <c r="N51" s="35"/>
       <c r="O51" s="35"/>
       <c r="P51" s="35"/>
       <c r="Q51" s="35"/>
       <c r="R51" s="35"/>
       <c r="S51" s="35"/>
       <c r="T51" s="35"/>
       <c r="U51" s="35"/>
       <c r="V51" s="35"/>
       <c r="W51" s="35"/>
       <c r="X51" s="35"/>
       <c r="Y51" s="35"/>
       <c r="Z51" s="35"/>
       <c r="AA51" s="35"/>
       <c r="AB51" s="35"/>
       <c r="AC51" s="35"/>
       <c r="AD51" s="35"/>
       <c r="AE51" s="35"/>
       <c r="AF51" s="35"/>
       <c r="AG51" s="35"/>
       <c r="AH51" s="35"/>
       <c r="AI51" s="35"/>
       <c r="AJ51" s="35"/>
-    </row>
-    <row r="52" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK51" s="35"/>
+    </row>
+    <row r="52" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A52" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B52" s="33" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="33" t="s">
         <v>142</v>
       </c>
       <c r="D52" s="34" t="s">
         <v>64</v>
       </c>
       <c r="E52" s="35">
         <v>0</v>
       </c>
       <c r="F52" s="35">
         <v>0</v>
       </c>
       <c r="G52" s="35">
         <v>0</v>
       </c>
       <c r="H52" s="35">
         <v>0</v>
       </c>
       <c r="I52" s="35">
@@ -6091,336 +6236,347 @@
       </c>
       <c r="AC52" s="35">
         <v>0</v>
       </c>
       <c r="AD52" s="35">
         <v>0</v>
       </c>
       <c r="AE52" s="35">
         <v>0</v>
       </c>
       <c r="AF52" s="35">
         <v>0</v>
       </c>
       <c r="AG52" s="35">
         <v>0</v>
       </c>
       <c r="AH52" s="35">
         <v>0</v>
       </c>
       <c r="AI52" s="35">
         <v>0</v>
       </c>
       <c r="AJ52" s="35">
         <v>0</v>
       </c>
-    </row>
-    <row r="53" spans="1:36" ht="36" x14ac:dyDescent="0.25">
+      <c r="AK52" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:37" ht="36" x14ac:dyDescent="0.25">
       <c r="A53" s="5" t="s">
         <v>65</v>
       </c>
       <c r="B53" s="28" t="s">
         <v>8</v>
       </c>
       <c r="C53" s="28" t="s">
         <v>75</v>
       </c>
       <c r="D53" s="28" t="s">
         <v>65</v>
       </c>
       <c r="E53" s="29">
         <f>+E54+E60</f>
         <v>19436.900000000001</v>
       </c>
       <c r="F53" s="29">
-        <f t="shared" ref="F53:Z53" si="34">+F54+F60</f>
+        <f t="shared" ref="F53:Z53" si="35">+F54+F60</f>
         <v>20098.5</v>
       </c>
       <c r="G53" s="29">
-        <f t="shared" si="34"/>
+        <f t="shared" si="35"/>
         <v>21112.400000000001</v>
       </c>
       <c r="H53" s="29">
-        <f t="shared" si="34"/>
+        <f t="shared" si="35"/>
         <v>26617</v>
       </c>
       <c r="I53" s="29">
-        <f t="shared" si="34"/>
+        <f t="shared" si="35"/>
         <v>23043</v>
       </c>
       <c r="J53" s="29">
-        <f t="shared" si="34"/>
+        <f t="shared" si="35"/>
         <v>21825.5</v>
       </c>
       <c r="K53" s="29">
-        <f t="shared" si="34"/>
+        <f t="shared" si="35"/>
         <v>21878.6</v>
       </c>
       <c r="L53" s="29">
-        <f t="shared" si="34"/>
+        <f t="shared" si="35"/>
         <v>31494.300000000003</v>
       </c>
       <c r="M53" s="29">
-        <f t="shared" si="34"/>
+        <f t="shared" si="35"/>
         <v>31196.800000000003</v>
       </c>
       <c r="N53" s="29">
-        <f t="shared" si="34"/>
+        <f t="shared" si="35"/>
         <v>29083.9</v>
       </c>
       <c r="O53" s="29">
-        <f t="shared" si="34"/>
+        <f t="shared" si="35"/>
         <v>30242.9</v>
       </c>
       <c r="P53" s="29">
-        <f t="shared" si="34"/>
+        <f t="shared" si="35"/>
         <v>35240.9</v>
       </c>
       <c r="Q53" s="29">
-        <f t="shared" si="34"/>
+        <f t="shared" si="35"/>
         <v>32490.5</v>
       </c>
       <c r="R53" s="29">
-        <f t="shared" si="34"/>
+        <f t="shared" si="35"/>
         <v>31138.5</v>
       </c>
       <c r="S53" s="29">
-        <f t="shared" si="34"/>
+        <f t="shared" si="35"/>
         <v>30486.5</v>
       </c>
       <c r="T53" s="29">
-        <f t="shared" si="34"/>
+        <f t="shared" si="35"/>
         <v>37646.5</v>
       </c>
       <c r="U53" s="29">
-        <f t="shared" si="34"/>
+        <f t="shared" si="35"/>
         <v>38813.100000000006</v>
       </c>
       <c r="V53" s="29">
-        <f t="shared" si="34"/>
+        <f t="shared" si="35"/>
         <v>40692</v>
       </c>
       <c r="W53" s="29">
-        <f t="shared" si="34"/>
+        <f t="shared" si="35"/>
         <v>40427</v>
       </c>
       <c r="X53" s="29">
-        <f t="shared" si="34"/>
+        <f t="shared" si="35"/>
         <v>41914.6</v>
       </c>
       <c r="Y53" s="29">
-        <f t="shared" si="34"/>
+        <f t="shared" si="35"/>
         <v>38906.800000000003</v>
       </c>
       <c r="Z53" s="29">
-        <f t="shared" si="34"/>
+        <f t="shared" si="35"/>
         <v>37845.699999999997</v>
       </c>
       <c r="AA53" s="29">
-        <f t="shared" ref="AA53:AC53" si="35">+AA54+AA60</f>
+        <f t="shared" ref="AA53:AC53" si="36">+AA54+AA60</f>
         <v>37859.5</v>
       </c>
       <c r="AB53" s="29">
-        <f t="shared" si="35"/>
+        <f t="shared" si="36"/>
         <v>44848</v>
       </c>
       <c r="AC53" s="29">
-        <f t="shared" si="35"/>
+        <f t="shared" si="36"/>
         <v>43941.399999999994</v>
       </c>
       <c r="AD53" s="29">
-        <f t="shared" ref="AD53:AE53" si="36">+AD54+AD60</f>
+        <f t="shared" ref="AD53:AE53" si="37">+AD54+AD60</f>
         <v>43077.599999999999</v>
       </c>
       <c r="AE53" s="29">
-        <f t="shared" si="36"/>
+        <f t="shared" si="37"/>
         <v>43776.3</v>
       </c>
       <c r="AF53" s="29">
-        <f t="shared" ref="AF53:AG53" si="37">+AF54+AF60</f>
+        <f t="shared" ref="AF53:AG53" si="38">+AF54+AF60</f>
         <v>47520.6</v>
       </c>
       <c r="AG53" s="29">
-        <f t="shared" si="37"/>
+        <f t="shared" si="38"/>
         <v>44409.5</v>
       </c>
       <c r="AH53" s="29">
-        <f t="shared" ref="AH53" si="38">+AH54+AH60</f>
+        <f t="shared" ref="AH53:AI53" si="39">+AH54+AH60</f>
         <v>44462.8</v>
       </c>
       <c r="AI53" s="29">
-        <f>SUM(AI54,AI60)</f>
+        <f t="shared" si="39"/>
         <v>44819.3</v>
       </c>
       <c r="AJ53" s="29">
         <f>SUM(AJ54,AJ60)</f>
-        <v>46449.100000000006</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:36" ht="31.5" x14ac:dyDescent="0.25">
+        <v>51500.600000000006</v>
+      </c>
+      <c r="AK53" s="29">
+        <f>SUM(AK54,AK60)</f>
+        <v>48834.8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:37" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A54" s="6" t="s">
         <v>110</v>
       </c>
       <c r="B54" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C54" s="30" t="s">
         <v>70</v>
       </c>
       <c r="D54" s="31" t="s">
         <v>110</v>
       </c>
       <c r="E54" s="32">
         <f>SUM(E55:E59)</f>
         <v>5666.8</v>
       </c>
       <c r="F54" s="32">
-        <f t="shared" ref="F54:Z54" si="39">SUM(F55:F59)</f>
+        <f t="shared" ref="F54:Z54" si="40">SUM(F55:F59)</f>
         <v>5946.5</v>
       </c>
       <c r="G54" s="32">
-        <f t="shared" si="39"/>
+        <f t="shared" si="40"/>
         <v>6157</v>
       </c>
       <c r="H54" s="32">
-        <f t="shared" si="39"/>
+        <f t="shared" si="40"/>
         <v>10546.6</v>
       </c>
       <c r="I54" s="32">
-        <f t="shared" si="39"/>
+        <f t="shared" si="40"/>
         <v>7225.4</v>
       </c>
       <c r="J54" s="32">
-        <f t="shared" si="39"/>
+        <f t="shared" si="40"/>
         <v>6635.1</v>
       </c>
       <c r="K54" s="32">
-        <f t="shared" si="39"/>
+        <f t="shared" si="40"/>
         <v>7369.5</v>
       </c>
       <c r="L54" s="32">
-        <f t="shared" si="39"/>
+        <f t="shared" si="40"/>
         <v>16282.6</v>
       </c>
       <c r="M54" s="32">
-        <f t="shared" si="39"/>
+        <f t="shared" si="40"/>
         <v>15851.7</v>
       </c>
       <c r="N54" s="32">
-        <f t="shared" si="39"/>
+        <f t="shared" si="40"/>
         <v>13916.9</v>
       </c>
       <c r="O54" s="32">
-        <f t="shared" si="39"/>
+        <f t="shared" si="40"/>
         <v>14514.4</v>
       </c>
       <c r="P54" s="32">
-        <f t="shared" si="39"/>
+        <f t="shared" si="40"/>
         <v>19805.400000000001</v>
       </c>
       <c r="Q54" s="32">
-        <f t="shared" si="39"/>
+        <f t="shared" si="40"/>
         <v>17233.8</v>
       </c>
       <c r="R54" s="32">
-        <f t="shared" si="39"/>
+        <f t="shared" si="40"/>
         <v>16178.8</v>
       </c>
       <c r="S54" s="32">
-        <f t="shared" si="39"/>
+        <f t="shared" si="40"/>
         <v>15846.1</v>
       </c>
       <c r="T54" s="32">
-        <f t="shared" si="39"/>
+        <f t="shared" si="40"/>
         <v>23191.599999999999</v>
       </c>
       <c r="U54" s="32">
-        <f t="shared" si="39"/>
+        <f t="shared" si="40"/>
         <v>24505.9</v>
       </c>
       <c r="V54" s="32">
-        <f t="shared" si="39"/>
+        <f t="shared" si="40"/>
         <v>26705.9</v>
       </c>
       <c r="W54" s="32">
-        <f t="shared" si="39"/>
+        <f t="shared" si="40"/>
         <v>26903.599999999999</v>
       </c>
       <c r="X54" s="32">
-        <f t="shared" si="39"/>
+        <f t="shared" si="40"/>
         <v>27735.1</v>
       </c>
       <c r="Y54" s="32">
-        <f t="shared" si="39"/>
+        <f t="shared" si="40"/>
         <v>25113.5</v>
       </c>
       <c r="Z54" s="32">
-        <f t="shared" si="39"/>
+        <f t="shared" si="40"/>
         <v>24361.3</v>
       </c>
       <c r="AA54" s="32">
-        <f t="shared" ref="AA54:AC54" si="40">SUM(AA55:AA59)</f>
+        <f t="shared" ref="AA54:AC54" si="41">SUM(AA55:AA59)</f>
         <v>24898.799999999999</v>
       </c>
       <c r="AB54" s="32">
-        <f t="shared" si="40"/>
+        <f t="shared" si="41"/>
         <v>31405.599999999999</v>
       </c>
       <c r="AC54" s="32">
-        <f t="shared" si="40"/>
+        <f t="shared" si="41"/>
         <v>31338.6</v>
       </c>
       <c r="AD54" s="32">
-        <f t="shared" ref="AD54" si="41">SUM(AD55:AD59)</f>
+        <f t="shared" ref="AD54" si="42">SUM(AD55:AD59)</f>
         <v>30367.1</v>
       </c>
       <c r="AE54" s="32">
-        <f t="shared" ref="AE54:AJ54" si="42">SUM(AE55:AE59)</f>
+        <f t="shared" ref="AE54:AI54" si="43">SUM(AE55:AE59)</f>
         <v>31278</v>
       </c>
       <c r="AF54" s="32">
-        <f t="shared" si="42"/>
+        <f t="shared" si="43"/>
         <v>35148.6</v>
       </c>
       <c r="AG54" s="32">
-        <f t="shared" si="42"/>
+        <f t="shared" si="43"/>
         <v>32391.5</v>
       </c>
       <c r="AH54" s="32">
-        <f t="shared" si="42"/>
+        <f t="shared" si="43"/>
         <v>32649.200000000001</v>
       </c>
       <c r="AI54" s="32">
-        <f t="shared" si="42"/>
+        <f t="shared" si="43"/>
         <v>33281.1</v>
       </c>
       <c r="AJ54" s="32">
-        <f t="shared" si="42"/>
-[...3 lines deleted...]
-    <row r="55" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+        <f>SUM(AJ55:AJ59)</f>
+        <v>39618.9</v>
+      </c>
+      <c r="AK54" s="32">
+        <f>SUM(AK55:AK59)</f>
+        <v>37240.9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
         <v>111</v>
       </c>
       <c r="B55" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="33" t="s">
         <v>76</v>
       </c>
       <c r="D55" s="34" t="s">
         <v>111</v>
       </c>
       <c r="E55" s="35">
         <v>0</v>
       </c>
       <c r="F55" s="35">
         <v>0</v>
       </c>
       <c r="G55" s="35">
         <v>0</v>
       </c>
       <c r="H55" s="35">
         <v>0</v>
       </c>
       <c r="I55" s="35">
@@ -6485,52 +6641,55 @@
       </c>
       <c r="AC55" s="35">
         <v>0</v>
       </c>
       <c r="AD55" s="35">
         <v>0</v>
       </c>
       <c r="AE55" s="35">
         <v>0</v>
       </c>
       <c r="AF55" s="35">
         <v>0</v>
       </c>
       <c r="AG55" s="35">
         <v>0</v>
       </c>
       <c r="AH55" s="35">
         <v>0</v>
       </c>
       <c r="AI55" s="35">
         <v>0</v>
       </c>
       <c r="AJ55" s="35">
         <v>0</v>
       </c>
-    </row>
-    <row r="56" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK55" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A56" s="2" t="s">
         <v>112</v>
       </c>
       <c r="B56" s="33" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="33" t="s">
         <v>71</v>
       </c>
       <c r="D56" s="34" t="s">
         <v>112</v>
       </c>
       <c r="E56" s="35">
         <v>0</v>
       </c>
       <c r="F56" s="35">
         <v>0</v>
       </c>
       <c r="G56" s="35">
         <v>0</v>
       </c>
       <c r="H56" s="35">
         <v>0</v>
       </c>
       <c r="I56" s="35">
@@ -6595,52 +6754,55 @@
       </c>
       <c r="AC56" s="35">
         <v>0</v>
       </c>
       <c r="AD56" s="35">
         <v>0</v>
       </c>
       <c r="AE56" s="35">
         <v>0</v>
       </c>
       <c r="AF56" s="35">
         <v>0</v>
       </c>
       <c r="AG56" s="35">
         <v>0</v>
       </c>
       <c r="AH56" s="35">
         <v>0</v>
       </c>
       <c r="AI56" s="35">
         <v>0</v>
       </c>
       <c r="AJ56" s="35">
         <v>0</v>
       </c>
-    </row>
-    <row r="57" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK56" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A57" s="2" t="s">
         <v>113</v>
       </c>
       <c r="B57" s="33" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="33" t="s">
         <v>72</v>
       </c>
       <c r="D57" s="34" t="s">
         <v>113</v>
       </c>
       <c r="E57" s="35">
         <v>0</v>
       </c>
       <c r="F57" s="35">
         <v>0</v>
       </c>
       <c r="G57" s="35">
         <v>0</v>
       </c>
       <c r="H57" s="35">
         <v>0</v>
       </c>
       <c r="I57" s="35">
@@ -6705,52 +6867,55 @@
       </c>
       <c r="AC57" s="35">
         <v>0</v>
       </c>
       <c r="AD57" s="35">
         <v>0</v>
       </c>
       <c r="AE57" s="35">
         <v>0</v>
       </c>
       <c r="AF57" s="35">
         <v>0</v>
       </c>
       <c r="AG57" s="35">
         <v>0</v>
       </c>
       <c r="AH57" s="35">
         <v>0</v>
       </c>
       <c r="AI57" s="35">
         <v>0</v>
       </c>
       <c r="AJ57" s="35">
         <v>0</v>
       </c>
-    </row>
-    <row r="58" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK57" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A58" s="2" t="s">
         <v>114</v>
       </c>
       <c r="B58" s="33" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="33" t="s">
         <v>141</v>
       </c>
       <c r="D58" s="34" t="s">
         <v>114</v>
       </c>
       <c r="E58" s="35">
         <v>5666.8</v>
       </c>
       <c r="F58" s="35">
         <v>5946.5</v>
       </c>
       <c r="G58" s="35">
         <v>6157</v>
       </c>
       <c r="H58" s="35">
         <v>10546.6</v>
       </c>
       <c r="I58" s="35">
@@ -6813,242 +6978,250 @@
       <c r="AB58" s="35">
         <v>31405.599999999999</v>
       </c>
       <c r="AC58" s="35">
         <v>31338.6</v>
       </c>
       <c r="AD58" s="35">
         <v>30367.1</v>
       </c>
       <c r="AE58" s="35">
         <v>31278</v>
       </c>
       <c r="AF58" s="35">
         <v>35148.6</v>
       </c>
       <c r="AG58" s="35">
         <v>32391.5</v>
       </c>
       <c r="AH58" s="35">
         <v>32649.200000000001</v>
       </c>
       <c r="AI58" s="35">
         <v>33281.1</v>
       </c>
       <c r="AJ58" s="35">
-        <v>34612.300000000003</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+        <v>39618.9</v>
+      </c>
+      <c r="AK58" s="35">
+        <v>37240.9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A59" s="2" t="s">
         <v>115</v>
       </c>
       <c r="B59" s="33" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="33" t="s">
         <v>142</v>
       </c>
       <c r="D59" s="34" t="s">
         <v>115</v>
       </c>
       <c r="E59" s="35"/>
       <c r="F59" s="35"/>
       <c r="G59" s="35"/>
       <c r="H59" s="35"/>
       <c r="I59" s="35"/>
       <c r="J59" s="35"/>
       <c r="K59" s="35"/>
       <c r="L59" s="35"/>
       <c r="M59" s="35"/>
       <c r="N59" s="35"/>
       <c r="O59" s="35"/>
       <c r="P59" s="35"/>
       <c r="Q59" s="35"/>
       <c r="R59" s="35"/>
       <c r="S59" s="35"/>
       <c r="T59" s="35"/>
       <c r="U59" s="35"/>
       <c r="V59" s="35"/>
       <c r="W59" s="35"/>
       <c r="X59" s="35"/>
       <c r="Y59" s="35"/>
       <c r="Z59" s="35"/>
       <c r="AA59" s="35"/>
       <c r="AB59" s="35"/>
       <c r="AC59" s="35"/>
       <c r="AD59" s="35"/>
       <c r="AE59" s="35"/>
       <c r="AF59" s="35"/>
       <c r="AG59" s="35"/>
       <c r="AH59" s="35"/>
       <c r="AI59" s="35"/>
       <c r="AJ59" s="35"/>
-    </row>
-    <row r="60" spans="1:36" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="AK59" s="35"/>
+    </row>
+    <row r="60" spans="1:37" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A60" s="6" t="s">
         <v>104</v>
       </c>
       <c r="B60" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="30" t="s">
         <v>73</v>
       </c>
       <c r="D60" s="31" t="s">
         <v>104</v>
       </c>
       <c r="E60" s="32">
         <f>SUM(E61:E65)</f>
         <v>13770.1</v>
       </c>
       <c r="F60" s="32">
-        <f t="shared" ref="F60:Z60" si="43">SUM(F61:F65)</f>
+        <f t="shared" ref="F60:Z60" si="44">SUM(F61:F65)</f>
         <v>14152</v>
       </c>
       <c r="G60" s="32">
-        <f t="shared" si="43"/>
+        <f t="shared" si="44"/>
         <v>14955.4</v>
       </c>
       <c r="H60" s="32">
-        <f t="shared" si="43"/>
+        <f t="shared" si="44"/>
         <v>16070.4</v>
       </c>
       <c r="I60" s="32">
-        <f t="shared" si="43"/>
+        <f t="shared" si="44"/>
         <v>15817.6</v>
       </c>
       <c r="J60" s="32">
-        <f t="shared" si="43"/>
+        <f t="shared" si="44"/>
         <v>15190.4</v>
       </c>
       <c r="K60" s="32">
-        <f t="shared" si="43"/>
+        <f t="shared" si="44"/>
         <v>14509.1</v>
       </c>
       <c r="L60" s="32">
-        <f t="shared" si="43"/>
+        <f t="shared" si="44"/>
         <v>15211.7</v>
       </c>
       <c r="M60" s="32">
-        <f t="shared" si="43"/>
+        <f t="shared" si="44"/>
         <v>15345.1</v>
       </c>
       <c r="N60" s="32">
-        <f t="shared" si="43"/>
+        <f t="shared" si="44"/>
         <v>15167</v>
       </c>
       <c r="O60" s="32">
-        <f t="shared" si="43"/>
+        <f t="shared" si="44"/>
         <v>15728.5</v>
       </c>
       <c r="P60" s="32">
-        <f t="shared" si="43"/>
+        <f t="shared" si="44"/>
         <v>15435.5</v>
       </c>
       <c r="Q60" s="32">
-        <f t="shared" si="43"/>
+        <f t="shared" si="44"/>
         <v>15256.7</v>
       </c>
       <c r="R60" s="32">
-        <f t="shared" si="43"/>
+        <f t="shared" si="44"/>
         <v>14959.7</v>
       </c>
       <c r="S60" s="32">
-        <f t="shared" si="43"/>
+        <f t="shared" si="44"/>
         <v>14640.4</v>
       </c>
       <c r="T60" s="32">
-        <f t="shared" si="43"/>
+        <f t="shared" si="44"/>
         <v>14454.9</v>
       </c>
       <c r="U60" s="32">
-        <f t="shared" si="43"/>
+        <f t="shared" si="44"/>
         <v>14307.2</v>
       </c>
       <c r="V60" s="32">
-        <f t="shared" si="43"/>
+        <f t="shared" si="44"/>
         <v>13986.1</v>
       </c>
       <c r="W60" s="32">
-        <f t="shared" si="43"/>
+        <f t="shared" si="44"/>
         <v>13523.4</v>
       </c>
       <c r="X60" s="32">
-        <f t="shared" si="43"/>
+        <f t="shared" si="44"/>
         <v>14179.5</v>
       </c>
       <c r="Y60" s="32">
-        <f t="shared" si="43"/>
+        <f t="shared" si="44"/>
         <v>13793.3</v>
       </c>
       <c r="Z60" s="32">
-        <f t="shared" si="43"/>
+        <f t="shared" si="44"/>
         <v>13484.4</v>
       </c>
       <c r="AA60" s="32">
         <f>SUM(AA61:AA65)</f>
         <v>12960.7</v>
       </c>
       <c r="AB60" s="32">
-        <f t="shared" ref="AB60:AC60" si="44">SUM(AB61:AB65)</f>
+        <f t="shared" ref="AB60:AC60" si="45">SUM(AB61:AB65)</f>
         <v>13442.4</v>
       </c>
       <c r="AC60" s="32">
-        <f t="shared" si="44"/>
+        <f t="shared" si="45"/>
         <v>12602.8</v>
       </c>
       <c r="AD60" s="32">
-        <f t="shared" ref="AD60:AE60" si="45">SUM(AD61:AD65)</f>
+        <f t="shared" ref="AD60:AE60" si="46">SUM(AD61:AD65)</f>
         <v>12710.5</v>
       </c>
       <c r="AE60" s="32">
-        <f t="shared" si="45"/>
+        <f t="shared" si="46"/>
         <v>12498.3</v>
       </c>
       <c r="AF60" s="32">
-        <f t="shared" ref="AF60:AG60" si="46">SUM(AF61:AF65)</f>
+        <f t="shared" ref="AF60:AG60" si="47">SUM(AF61:AF65)</f>
         <v>12372</v>
       </c>
       <c r="AG60" s="32">
-        <f t="shared" si="46"/>
+        <f t="shared" si="47"/>
         <v>12018</v>
       </c>
       <c r="AH60" s="32">
-        <f t="shared" ref="AH60" si="47">SUM(AH61:AH65)</f>
+        <f t="shared" ref="AH60:AI60" si="48">SUM(AH61:AH65)</f>
         <v>11813.6</v>
       </c>
       <c r="AI60" s="32">
-        <f>SUM(AI61:AI65)</f>
+        <f t="shared" si="48"/>
         <v>11538.2</v>
       </c>
       <c r="AJ60" s="32">
         <f>SUM(AJ61:AJ65)</f>
-        <v>11836.8</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+        <v>11881.7</v>
+      </c>
+      <c r="AK60" s="32">
+        <f>SUM(AK61:AK65)</f>
+        <v>11593.9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A61" s="2" t="s">
         <v>105</v>
       </c>
       <c r="B61" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="33" t="s">
         <v>76</v>
       </c>
       <c r="D61" s="34" t="s">
         <v>105</v>
       </c>
       <c r="E61" s="35">
         <v>0</v>
       </c>
       <c r="F61" s="35">
         <v>0</v>
       </c>
       <c r="G61" s="35">
         <v>0</v>
       </c>
       <c r="H61" s="35">
         <v>0</v>
       </c>
       <c r="I61" s="35">
@@ -7113,52 +7286,55 @@
       </c>
       <c r="AC61" s="35">
         <v>0</v>
       </c>
       <c r="AD61" s="35">
         <v>0</v>
       </c>
       <c r="AE61" s="35">
         <v>0</v>
       </c>
       <c r="AF61" s="35">
         <v>0</v>
       </c>
       <c r="AG61" s="35">
         <v>0</v>
       </c>
       <c r="AH61" s="35">
         <v>0</v>
       </c>
       <c r="AI61" s="35">
         <v>0</v>
       </c>
       <c r="AJ61" s="35">
         <v>0</v>
       </c>
-    </row>
-    <row r="62" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK61" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A62" s="2" t="s">
         <v>106</v>
       </c>
       <c r="B62" s="33" t="s">
         <v>2</v>
       </c>
       <c r="C62" s="33" t="s">
         <v>71</v>
       </c>
       <c r="D62" s="34" t="s">
         <v>106</v>
       </c>
       <c r="E62" s="35">
         <v>0</v>
       </c>
       <c r="F62" s="35">
         <v>0</v>
       </c>
       <c r="G62" s="35">
         <v>0</v>
       </c>
       <c r="H62" s="35">
         <v>0</v>
       </c>
       <c r="I62" s="35">
@@ -7223,52 +7399,55 @@
       </c>
       <c r="AC62" s="35">
         <v>0</v>
       </c>
       <c r="AD62" s="35">
         <v>0</v>
       </c>
       <c r="AE62" s="35">
         <v>0</v>
       </c>
       <c r="AF62" s="35">
         <v>0</v>
       </c>
       <c r="AG62" s="35">
         <v>0</v>
       </c>
       <c r="AH62" s="35">
         <v>0</v>
       </c>
       <c r="AI62" s="35">
         <v>0</v>
       </c>
       <c r="AJ62" s="35">
         <v>0</v>
       </c>
-    </row>
-    <row r="63" spans="1:36" s="22" customFormat="1" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK62" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:37" s="22" customFormat="1" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A63" s="2" t="s">
         <v>107</v>
       </c>
       <c r="B63" s="33" t="s">
         <v>3</v>
       </c>
       <c r="C63" s="33" t="s">
         <v>72</v>
       </c>
       <c r="D63" s="34" t="s">
         <v>107</v>
       </c>
       <c r="E63" s="35">
         <v>13770.1</v>
       </c>
       <c r="F63" s="35">
         <v>14152</v>
       </c>
       <c r="G63" s="35">
         <v>14955.4</v>
       </c>
       <c r="H63" s="35">
         <v>16070.4</v>
       </c>
       <c r="I63" s="35">
@@ -7331,100 +7510,104 @@
       <c r="AB63" s="35">
         <v>13442.4</v>
       </c>
       <c r="AC63" s="35">
         <v>12602.8</v>
       </c>
       <c r="AD63" s="35">
         <v>12710.5</v>
       </c>
       <c r="AE63" s="35">
         <v>12498.3</v>
       </c>
       <c r="AF63" s="35">
         <v>12372</v>
       </c>
       <c r="AG63" s="35">
         <v>12018</v>
       </c>
       <c r="AH63" s="35">
         <v>11813.6</v>
       </c>
       <c r="AI63" s="35">
         <v>11538.2</v>
       </c>
       <c r="AJ63" s="35">
-        <v>11836.8</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+        <v>11881.7</v>
+      </c>
+      <c r="AK63" s="35">
+        <v>11593.9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A64" s="2" t="s">
         <v>108</v>
       </c>
       <c r="B64" s="33" t="s">
         <v>4</v>
       </c>
       <c r="C64" s="33" t="s">
         <v>141</v>
       </c>
       <c r="D64" s="34" t="s">
         <v>108</v>
       </c>
       <c r="E64" s="35"/>
       <c r="F64" s="35"/>
       <c r="G64" s="35"/>
       <c r="H64" s="35"/>
       <c r="I64" s="35"/>
       <c r="J64" s="35"/>
       <c r="K64" s="35"/>
       <c r="L64" s="35"/>
       <c r="M64" s="35"/>
       <c r="N64" s="35"/>
       <c r="O64" s="35"/>
       <c r="P64" s="35"/>
       <c r="Q64" s="35"/>
       <c r="R64" s="35"/>
       <c r="S64" s="35"/>
       <c r="T64" s="35"/>
       <c r="U64" s="35"/>
       <c r="V64" s="35"/>
       <c r="W64" s="35"/>
       <c r="X64" s="35"/>
       <c r="Y64" s="35"/>
       <c r="Z64" s="35"/>
       <c r="AA64" s="35"/>
       <c r="AB64" s="35"/>
       <c r="AC64" s="35"/>
       <c r="AD64" s="35"/>
       <c r="AE64" s="35"/>
       <c r="AF64" s="35"/>
       <c r="AG64" s="35"/>
       <c r="AH64" s="35"/>
       <c r="AI64" s="35"/>
       <c r="AJ64" s="35"/>
-    </row>
-    <row r="65" spans="1:36" ht="33.75" x14ac:dyDescent="0.25">
+      <c r="AK64" s="35"/>
+    </row>
+    <row r="65" spans="1:37" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A65" s="2" t="s">
         <v>109</v>
       </c>
       <c r="B65" s="33" t="s">
         <v>15</v>
       </c>
       <c r="C65" s="33" t="s">
         <v>142</v>
       </c>
       <c r="D65" s="34" t="s">
         <v>109</v>
       </c>
       <c r="E65" s="35">
         <v>0</v>
       </c>
       <c r="F65" s="35">
         <v>0</v>
       </c>
       <c r="G65" s="35">
         <v>0</v>
       </c>
       <c r="H65" s="35">
         <v>0</v>
       </c>
       <c r="I65" s="35">
@@ -7489,194 +7672,201 @@
       </c>
       <c r="AC65" s="35">
         <v>0</v>
       </c>
       <c r="AD65" s="35">
         <v>0</v>
       </c>
       <c r="AE65" s="35">
         <v>0</v>
       </c>
       <c r="AF65" s="35">
         <v>0</v>
       </c>
       <c r="AG65" s="35">
         <v>0</v>
       </c>
       <c r="AH65" s="35">
         <v>0</v>
       </c>
       <c r="AI65" s="35">
         <v>0</v>
       </c>
       <c r="AJ65" s="35">
         <v>0</v>
       </c>
-    </row>
-    <row r="66" spans="1:36" ht="36" x14ac:dyDescent="0.25">
+      <c r="AK65" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:37" ht="36" x14ac:dyDescent="0.25">
       <c r="A66" s="5" t="s">
         <v>66</v>
       </c>
       <c r="B66" s="38" t="s">
         <v>9</v>
       </c>
       <c r="C66" s="38" t="s">
         <v>77</v>
       </c>
       <c r="D66" s="28" t="s">
         <v>66</v>
       </c>
       <c r="E66" s="29">
-        <f t="shared" ref="E66:Z66" si="48">SUM(E67:E69)</f>
+        <f t="shared" ref="E66:Z66" si="49">SUM(E67:E69)</f>
         <v>0</v>
       </c>
       <c r="F66" s="29">
-        <f t="shared" si="48"/>
+        <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="G66" s="29">
-        <f t="shared" si="48"/>
+        <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="H66" s="29">
-        <f t="shared" si="48"/>
+        <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="I66" s="29">
-        <f t="shared" si="48"/>
+        <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="J66" s="29">
-        <f t="shared" si="48"/>
+        <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="K66" s="29">
-        <f t="shared" si="48"/>
+        <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="L66" s="29">
-        <f t="shared" si="48"/>
+        <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="M66" s="29">
-        <f t="shared" si="48"/>
+        <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="N66" s="29">
-        <f t="shared" si="48"/>
+        <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="O66" s="29">
-        <f t="shared" si="48"/>
+        <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="P66" s="29">
-        <f t="shared" si="48"/>
+        <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="Q66" s="29">
-        <f t="shared" si="48"/>
+        <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="R66" s="29">
-        <f t="shared" si="48"/>
+        <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="S66" s="29">
-        <f t="shared" si="48"/>
+        <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="T66" s="29">
-        <f t="shared" si="48"/>
+        <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="U66" s="29">
-        <f t="shared" si="48"/>
+        <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="V66" s="29">
-        <f t="shared" si="48"/>
+        <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="W66" s="29">
-        <f t="shared" si="48"/>
+        <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="X66" s="29">
-        <f t="shared" si="48"/>
+        <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="Y66" s="29">
-        <f t="shared" si="48"/>
+        <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="Z66" s="29">
-        <f t="shared" si="48"/>
+        <f t="shared" si="49"/>
         <v>0</v>
       </c>
       <c r="AA66" s="29">
-        <f t="shared" ref="AA66:AE66" si="49">SUM(AA67:AA69)</f>
+        <f t="shared" ref="AA66:AE66" si="50">SUM(AA67:AA69)</f>
         <v>0</v>
       </c>
       <c r="AB66" s="29">
-        <f t="shared" si="49"/>
+        <f t="shared" si="50"/>
         <v>0</v>
       </c>
       <c r="AC66" s="29">
-        <f t="shared" si="49"/>
+        <f t="shared" si="50"/>
         <v>0</v>
       </c>
       <c r="AD66" s="29">
-        <f t="shared" si="49"/>
+        <f t="shared" si="50"/>
         <v>0</v>
       </c>
       <c r="AE66" s="29">
-        <f t="shared" si="49"/>
+        <f t="shared" si="50"/>
         <v>0</v>
       </c>
       <c r="AF66" s="29">
-        <f t="shared" ref="AF66:AG66" si="50">SUM(AF67:AF69)</f>
+        <f t="shared" ref="AF66:AG66" si="51">SUM(AF67:AF69)</f>
         <v>0</v>
       </c>
       <c r="AG66" s="29">
-        <f t="shared" si="50"/>
+        <f t="shared" si="51"/>
         <v>0</v>
       </c>
       <c r="AH66" s="29">
-        <f t="shared" ref="AH66" si="51">SUM(AH67:AH69)</f>
+        <f t="shared" ref="AH66:AI66" si="52">SUM(AH67:AH69)</f>
         <v>0</v>
       </c>
       <c r="AI66" s="29">
-        <f>SUM(AI67:AI69)</f>
+        <f t="shared" si="52"/>
         <v>0</v>
       </c>
       <c r="AJ66" s="29">
         <f>SUM(AJ67:AJ69)</f>
         <v>0</v>
       </c>
-    </row>
-    <row r="67" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AK66" s="29">
+        <f>SUM(AK67:AK69)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B67" s="40" t="s">
         <v>10</v>
       </c>
       <c r="C67" s="40" t="s">
         <v>78</v>
       </c>
       <c r="D67" s="34" t="s">
         <v>67</v>
       </c>
       <c r="E67" s="35">
         <v>0</v>
       </c>
       <c r="F67" s="35">
         <v>0</v>
       </c>
       <c r="G67" s="35">
         <v>0</v>
       </c>
       <c r="H67" s="35">
         <v>0</v>
       </c>
       <c r="I67" s="35">
@@ -7741,52 +7931,55 @@
       </c>
       <c r="AC67" s="35">
         <v>0</v>
       </c>
       <c r="AD67" s="35">
         <v>0</v>
       </c>
       <c r="AE67" s="35">
         <v>0</v>
       </c>
       <c r="AF67" s="35">
         <v>0</v>
       </c>
       <c r="AG67" s="35">
         <v>0</v>
       </c>
       <c r="AH67" s="35">
         <v>0</v>
       </c>
       <c r="AI67" s="35">
         <v>0</v>
       </c>
       <c r="AJ67" s="35">
         <v>0</v>
       </c>
-    </row>
-    <row r="68" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AK67" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A68" s="2" t="s">
         <v>136</v>
       </c>
       <c r="B68" s="40" t="s">
         <v>11</v>
       </c>
       <c r="C68" s="40" t="s">
         <v>79</v>
       </c>
       <c r="D68" s="34" t="s">
         <v>136</v>
       </c>
       <c r="E68" s="35">
         <v>0</v>
       </c>
       <c r="F68" s="35">
         <v>0</v>
       </c>
       <c r="G68" s="35">
         <v>0</v>
       </c>
       <c r="H68" s="35">
         <v>0</v>
       </c>
       <c r="I68" s="35">
@@ -7851,52 +8044,55 @@
       </c>
       <c r="AC68" s="35">
         <v>0</v>
       </c>
       <c r="AD68" s="35">
         <v>0</v>
       </c>
       <c r="AE68" s="35">
         <v>0</v>
       </c>
       <c r="AF68" s="35">
         <v>0</v>
       </c>
       <c r="AG68" s="35">
         <v>0</v>
       </c>
       <c r="AH68" s="35">
         <v>0</v>
       </c>
       <c r="AI68" s="35">
         <v>0</v>
       </c>
       <c r="AJ68" s="35">
         <v>0</v>
       </c>
-    </row>
-    <row r="69" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AK68" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A69" s="2" t="s">
         <v>137</v>
       </c>
       <c r="B69" s="40" t="s">
         <v>12</v>
       </c>
       <c r="C69" s="40" t="s">
         <v>80</v>
       </c>
       <c r="D69" s="34" t="s">
         <v>137</v>
       </c>
       <c r="E69" s="35">
         <v>0</v>
       </c>
       <c r="F69" s="35">
         <v>0</v>
       </c>
       <c r="G69" s="35">
         <v>0</v>
       </c>
       <c r="H69" s="35">
         <v>0</v>
       </c>
       <c r="I69" s="35">
@@ -7961,461 +8157,472 @@
       </c>
       <c r="AC69" s="35">
         <v>0</v>
       </c>
       <c r="AD69" s="35">
         <v>0</v>
       </c>
       <c r="AE69" s="35">
         <v>0</v>
       </c>
       <c r="AF69" s="35">
         <v>0</v>
       </c>
       <c r="AG69" s="35">
         <v>0</v>
       </c>
       <c r="AH69" s="35">
         <v>0</v>
       </c>
       <c r="AI69" s="35">
         <v>0</v>
       </c>
       <c r="AJ69" s="35">
         <v>0</v>
       </c>
-    </row>
-    <row r="70" spans="1:36" ht="24" x14ac:dyDescent="0.25">
+      <c r="AK69" s="35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:37" ht="24" x14ac:dyDescent="0.25">
       <c r="A70" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B70" s="41" t="s">
         <v>13</v>
       </c>
       <c r="C70" s="41" t="s">
         <v>117</v>
       </c>
       <c r="D70" s="41" t="s">
         <v>68</v>
       </c>
       <c r="E70" s="42">
         <f>+E66+E53+E40+E26+E12</f>
         <v>81566.299999999988</v>
       </c>
       <c r="F70" s="42">
-        <f t="shared" ref="F70:Z70" si="52">+F66+F53+F40+F26+F12</f>
+        <f t="shared" ref="F70:Z70" si="53">+F66+F53+F40+F26+F12</f>
         <v>86400.700000000012</v>
       </c>
       <c r="G70" s="42">
-        <f t="shared" si="52"/>
+        <f t="shared" si="53"/>
         <v>92783.500000000015</v>
       </c>
       <c r="H70" s="42">
-        <f t="shared" si="52"/>
+        <f t="shared" si="53"/>
         <v>105524.4</v>
       </c>
       <c r="I70" s="42">
-        <f t="shared" si="52"/>
+        <f t="shared" si="53"/>
         <v>102948.6</v>
       </c>
       <c r="J70" s="42">
-        <f t="shared" si="52"/>
+        <f t="shared" si="53"/>
         <v>99548.5</v>
       </c>
       <c r="K70" s="42">
-        <f t="shared" si="52"/>
+        <f t="shared" si="53"/>
         <v>100409.5</v>
       </c>
       <c r="L70" s="42">
-        <f t="shared" si="52"/>
+        <f t="shared" si="53"/>
         <v>110160.8</v>
       </c>
       <c r="M70" s="42">
-        <f t="shared" si="52"/>
+        <f t="shared" si="53"/>
         <v>110987.4</v>
       </c>
       <c r="N70" s="42">
-        <f t="shared" si="52"/>
+        <f t="shared" si="53"/>
         <v>110126.7</v>
       </c>
       <c r="O70" s="42">
-        <f t="shared" si="52"/>
+        <f t="shared" si="53"/>
         <v>110136.70000000001</v>
       </c>
       <c r="P70" s="42">
-        <f t="shared" si="52"/>
+        <f t="shared" si="53"/>
         <v>117281.1</v>
       </c>
       <c r="Q70" s="42">
-        <f t="shared" si="52"/>
+        <f t="shared" si="53"/>
         <v>114652.1</v>
       </c>
       <c r="R70" s="42">
-        <f t="shared" si="52"/>
+        <f t="shared" si="53"/>
         <v>114225.29999999999</v>
       </c>
       <c r="S70" s="42">
-        <f t="shared" si="52"/>
+        <f t="shared" si="53"/>
         <v>113252.6</v>
       </c>
       <c r="T70" s="42">
-        <f t="shared" si="52"/>
+        <f t="shared" si="53"/>
         <v>122874.9</v>
       </c>
       <c r="U70" s="42">
-        <f t="shared" si="52"/>
+        <f t="shared" si="53"/>
         <v>123930.5</v>
       </c>
       <c r="V70" s="42">
-        <f t="shared" si="52"/>
+        <f t="shared" si="53"/>
         <v>129150.00000000001</v>
       </c>
       <c r="W70" s="42">
-        <f t="shared" si="52"/>
+        <f t="shared" si="53"/>
         <v>129179.9</v>
       </c>
       <c r="X70" s="42">
-        <f t="shared" si="52"/>
+        <f t="shared" si="53"/>
         <v>131099.4</v>
       </c>
       <c r="Y70" s="42">
-        <f t="shared" si="52"/>
+        <f t="shared" si="53"/>
         <v>127778.09999999999</v>
       </c>
       <c r="Z70" s="42">
-        <f t="shared" si="52"/>
+        <f t="shared" si="53"/>
         <v>129515.9</v>
       </c>
       <c r="AA70" s="42">
         <f>+AA66+AA53+AA40+AA26+AA12</f>
         <v>129880.79999999999</v>
       </c>
       <c r="AB70" s="42">
-        <f t="shared" ref="AB70:AE70" si="53">+AB66+AB53+AB40+AB26+AB12</f>
+        <f t="shared" ref="AB70:AE70" si="54">+AB66+AB53+AB40+AB26+AB12</f>
         <v>135438.5</v>
       </c>
       <c r="AC70" s="42">
-        <f t="shared" si="53"/>
+        <f t="shared" si="54"/>
         <v>130381.1</v>
       </c>
       <c r="AD70" s="42">
-        <f t="shared" si="53"/>
+        <f t="shared" si="54"/>
         <v>128720.4</v>
       </c>
       <c r="AE70" s="42">
-        <f t="shared" si="53"/>
+        <f t="shared" si="54"/>
         <v>128884.5</v>
       </c>
       <c r="AF70" s="42">
-        <f t="shared" ref="AF70:AG70" si="54">+AF66+AF53+AF40+AF26+AF12</f>
+        <f t="shared" ref="AF70:AG70" si="55">+AF66+AF53+AF40+AF26+AF12</f>
         <v>133844.1</v>
       </c>
       <c r="AG70" s="42">
-        <f t="shared" si="54"/>
+        <f t="shared" si="55"/>
         <v>125839.8</v>
       </c>
       <c r="AH70" s="42">
-        <f t="shared" ref="AH70" si="55">+AH66+AH53+AH40+AH26+AH12</f>
+        <f t="shared" ref="AH70:AI70" si="56">+AH66+AH53+AH40+AH26+AH12</f>
         <v>124886.6</v>
       </c>
       <c r="AI70" s="42">
-        <f>SUM(AI12,AI26,AI40,AI53,AI66)</f>
-        <v>123832.2</v>
+        <f t="shared" si="56"/>
+        <v>123832.20000000001</v>
       </c>
       <c r="AJ70" s="42">
         <f>SUM(AJ12,AJ26,AJ40,AJ53,AJ66)</f>
-        <v>124969.40000000001</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:36" x14ac:dyDescent="0.25">
+        <v>130060.7</v>
+      </c>
+      <c r="AK70" s="42">
+        <f>SUM(AK12,AK26,AK40,AK53,AK66)</f>
+        <v>126443.00000000001</v>
+      </c>
+    </row>
+    <row r="71" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>146</v>
       </c>
       <c r="B71" s="1"/>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
       <c r="I71" s="1"/>
       <c r="J71" s="1"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
       <c r="N71" s="1"/>
       <c r="O71" s="1"/>
       <c r="P71" s="1"/>
       <c r="Q71" s="1"/>
       <c r="R71" s="1"/>
       <c r="S71" s="1"/>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
       <c r="X71" s="1"/>
     </row>
-    <row r="72" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>147</v>
       </c>
       <c r="E72" s="23"/>
       <c r="F72" s="23"/>
       <c r="G72" s="23"/>
       <c r="H72" s="23"/>
       <c r="I72" s="23"/>
       <c r="J72" s="23"/>
       <c r="K72" s="23"/>
       <c r="L72" s="23"/>
       <c r="M72" s="23"/>
       <c r="N72" s="23"/>
       <c r="O72" s="23"/>
       <c r="P72" s="23"/>
       <c r="Q72" s="23"/>
       <c r="R72" s="23"/>
       <c r="S72" s="23"/>
       <c r="T72" s="23"/>
       <c r="U72" s="23"/>
       <c r="V72" s="23"/>
       <c r="W72" s="23"/>
       <c r="X72" s="23"/>
       <c r="Y72" s="23"/>
       <c r="Z72" s="23"/>
       <c r="AA72" s="23"/>
       <c r="AB72" s="25"/>
       <c r="AC72" s="23"/>
       <c r="AD72" s="23"/>
       <c r="AE72" s="23"/>
     </row>
-    <row r="73" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E73" s="23"/>
       <c r="F73" s="23"/>
       <c r="G73" s="23"/>
       <c r="H73" s="23"/>
       <c r="I73" s="23"/>
       <c r="J73" s="23"/>
       <c r="K73" s="23"/>
       <c r="L73" s="23"/>
       <c r="M73" s="23"/>
       <c r="N73" s="23"/>
       <c r="O73" s="23"/>
       <c r="P73" s="23"/>
       <c r="Q73" s="23"/>
       <c r="R73" s="23"/>
       <c r="S73" s="23"/>
       <c r="T73" s="23"/>
       <c r="U73" s="23"/>
       <c r="V73" s="23"/>
       <c r="W73" s="23"/>
       <c r="X73" s="23"/>
       <c r="Y73" s="23"/>
       <c r="Z73" s="23"/>
       <c r="AA73" s="23"/>
       <c r="AB73" s="23"/>
       <c r="AC73" s="23"/>
       <c r="AD73" s="23"/>
       <c r="AE73" s="23"/>
-      <c r="AF73" s="43"/>
-[...5 lines deleted...]
-    <row r="74" spans="1:36" x14ac:dyDescent="0.25">
+    </row>
+    <row r="74" spans="1:37" x14ac:dyDescent="0.25">
       <c r="F74" s="23"/>
       <c r="G74" s="23"/>
       <c r="H74" s="23"/>
       <c r="I74" s="23"/>
       <c r="J74" s="23"/>
       <c r="K74" s="23"/>
       <c r="L74" s="23"/>
       <c r="M74" s="23"/>
       <c r="N74" s="23"/>
       <c r="O74" s="23"/>
       <c r="P74" s="23"/>
       <c r="Q74" s="23"/>
       <c r="R74" s="23"/>
       <c r="S74" s="23"/>
       <c r="T74" s="23"/>
       <c r="U74" s="23"/>
       <c r="V74" s="23"/>
       <c r="W74" s="23"/>
       <c r="X74" s="23"/>
       <c r="Y74" s="24"/>
       <c r="Z74" s="23"/>
       <c r="AA74" s="23"/>
       <c r="AB74" s="23"/>
       <c r="AC74" s="24"/>
       <c r="AD74" s="23"/>
       <c r="AE74" s="23"/>
     </row>
-    <row r="75" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E75" s="23"/>
       <c r="F75" s="23"/>
       <c r="G75" s="23"/>
       <c r="H75" s="23"/>
       <c r="I75" s="23"/>
       <c r="J75" s="23"/>
       <c r="K75" s="23"/>
       <c r="L75" s="23"/>
       <c r="M75" s="23"/>
       <c r="N75" s="23"/>
       <c r="O75" s="23"/>
       <c r="P75" s="23"/>
       <c r="Q75" s="23"/>
       <c r="R75" s="23"/>
       <c r="S75" s="23"/>
       <c r="T75" s="23"/>
       <c r="U75" s="23"/>
       <c r="V75" s="23"/>
       <c r="W75" s="23"/>
       <c r="X75" s="23"/>
       <c r="Y75" s="24"/>
       <c r="Z75" s="23"/>
       <c r="AA75" s="23"/>
       <c r="AB75" s="23"/>
       <c r="AC75" s="24"/>
       <c r="AD75" s="23"/>
       <c r="AE75" s="23"/>
     </row>
-    <row r="76" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E76" s="23"/>
       <c r="F76" s="23"/>
       <c r="G76" s="23"/>
       <c r="H76" s="23"/>
       <c r="I76" s="23"/>
       <c r="J76" s="23"/>
       <c r="K76" s="23"/>
       <c r="L76" s="23"/>
       <c r="M76" s="23"/>
       <c r="N76" s="23"/>
       <c r="O76" s="23"/>
       <c r="P76" s="23"/>
       <c r="Q76" s="23"/>
       <c r="R76" s="23"/>
       <c r="S76" s="23"/>
       <c r="T76" s="23"/>
       <c r="U76" s="23"/>
       <c r="V76" s="23"/>
       <c r="W76" s="23"/>
       <c r="X76" s="23"/>
       <c r="Y76" s="24"/>
       <c r="Z76" s="23"/>
       <c r="AA76" s="23"/>
       <c r="AB76" s="23"/>
       <c r="AC76" s="24"/>
       <c r="AD76" s="23"/>
       <c r="AE76" s="23"/>
     </row>
-    <row r="77" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E77" s="23"/>
       <c r="F77" s="23"/>
       <c r="G77" s="23"/>
       <c r="H77" s="23"/>
       <c r="I77" s="23"/>
       <c r="J77" s="23"/>
       <c r="K77" s="23"/>
       <c r="L77" s="23"/>
       <c r="M77" s="23"/>
       <c r="N77" s="23"/>
       <c r="O77" s="23"/>
       <c r="P77" s="23"/>
-      <c r="Q77" s="23"/>
-[...15 lines deleted...]
-    <row r="78" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="Q77" s="45"/>
+      <c r="R77" s="45"/>
+      <c r="S77" s="45"/>
+      <c r="T77" s="45"/>
+      <c r="U77" s="45"/>
+      <c r="V77" s="45"/>
+      <c r="W77" s="45"/>
+      <c r="X77" s="45"/>
+      <c r="Y77" s="45"/>
+      <c r="Z77" s="45"/>
+      <c r="AA77" s="45"/>
+      <c r="AB77" s="45"/>
+      <c r="AC77" s="45"/>
+      <c r="AD77" s="45"/>
+      <c r="AE77" s="45"/>
+      <c r="AF77" s="45"/>
+      <c r="AG77" s="45"/>
+      <c r="AH77" s="45"/>
+    </row>
+    <row r="78" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E78" s="23"/>
       <c r="F78" s="23"/>
       <c r="G78" s="23"/>
       <c r="H78" s="23"/>
       <c r="I78" s="23"/>
       <c r="J78" s="23"/>
       <c r="K78" s="23"/>
       <c r="L78" s="23"/>
       <c r="M78" s="23"/>
       <c r="N78" s="23"/>
       <c r="O78" s="23"/>
       <c r="P78" s="23"/>
-      <c r="Q78" s="23"/>
-[...15 lines deleted...]
-    <row r="79" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="Q78" s="45"/>
+      <c r="R78" s="45"/>
+      <c r="S78" s="45"/>
+      <c r="T78" s="45"/>
+      <c r="U78" s="45"/>
+      <c r="V78" s="45"/>
+      <c r="W78" s="45"/>
+      <c r="X78" s="45"/>
+      <c r="Y78" s="45"/>
+      <c r="Z78" s="45"/>
+      <c r="AA78" s="45"/>
+      <c r="AB78" s="45"/>
+      <c r="AC78" s="45"/>
+      <c r="AD78" s="45"/>
+      <c r="AE78" s="45"/>
+      <c r="AF78" s="45"/>
+      <c r="AG78" s="45"/>
+      <c r="AH78" s="45"/>
+    </row>
+    <row r="79" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E79" s="23"/>
       <c r="F79" s="23"/>
       <c r="G79" s="23"/>
       <c r="H79" s="23"/>
       <c r="I79" s="23"/>
       <c r="J79" s="23"/>
       <c r="K79" s="23"/>
       <c r="L79" s="23"/>
       <c r="M79" s="23"/>
       <c r="N79" s="23"/>
       <c r="O79" s="23"/>
       <c r="P79" s="23"/>
-      <c r="Q79" s="23"/>
-[...15 lines deleted...]
-    <row r="80" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="Q79" s="46"/>
+      <c r="R79" s="46"/>
+      <c r="S79" s="46"/>
+      <c r="T79" s="46"/>
+      <c r="U79" s="46"/>
+      <c r="V79" s="46"/>
+      <c r="W79" s="46"/>
+      <c r="X79" s="46"/>
+      <c r="Y79" s="46"/>
+      <c r="Z79" s="46"/>
+      <c r="AA79" s="46"/>
+      <c r="AB79" s="46"/>
+      <c r="AC79" s="46"/>
+      <c r="AD79" s="46"/>
+      <c r="AE79" s="46"/>
+      <c r="AF79" s="46"/>
+      <c r="AG79" s="46"/>
+      <c r="AH79" s="46"/>
+    </row>
+    <row r="80" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E80" s="23"/>
       <c r="F80" s="23"/>
       <c r="G80" s="23"/>
       <c r="H80" s="23"/>
       <c r="I80" s="23"/>
       <c r="J80" s="23"/>
       <c r="K80" s="23"/>
       <c r="L80" s="23"/>
       <c r="M80" s="23"/>
       <c r="N80" s="23"/>
       <c r="O80" s="23"/>
       <c r="P80" s="23"/>
       <c r="Q80" s="23"/>
       <c r="R80" s="23"/>
       <c r="S80" s="23"/>
       <c r="T80" s="23"/>
       <c r="U80" s="23"/>
       <c r="V80" s="23"/>
       <c r="W80" s="23"/>
       <c r="X80" s="23"/>
       <c r="Y80" s="23"/>
       <c r="Z80" s="23"/>
       <c r="AA80" s="23"/>
       <c r="AB80" s="24"/>
       <c r="AC80" s="23"/>
@@ -9949,90 +10156,84 @@
       <c r="U133" s="23"/>
       <c r="V133" s="23"/>
       <c r="W133" s="23"/>
       <c r="X133" s="23"/>
       <c r="Y133" s="23"/>
       <c r="Z133" s="23"/>
       <c r="AA133" s="23"/>
       <c r="AB133" s="23"/>
       <c r="AC133" s="23"/>
       <c r="AD133" s="23"/>
       <c r="AE133" s="23"/>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <conditionalFormatting sqref="C7">
     <cfRule type="duplicateValues" dxfId="2" priority="5"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C8">
     <cfRule type="duplicateValues" dxfId="1" priority="4"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="D1:D1048576">
     <cfRule type="duplicateValues" dxfId="0" priority="3"/>
   </conditionalFormatting>
   <dataValidations disablePrompts="1" count="2">
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="_x000a_" sqref="B7" xr:uid="{978A723D-48CC-4438-ADB6-0AE5BC1D819E}">
-      <formula1>$WTB$4:$WTB$7</formula1>
+      <formula1>$WTT$4:$WTT$7</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B8" xr:uid="{7675E95C-AC8F-491B-A5C4-0DC9441A62EC}">
-      <formula1>$WTA$4:$WTA$6</formula1>
+      <formula1>$WTS$4:$WTS$6</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.15748031496062992" right="0" top="0.19685039370078741" bottom="0.15748031496062992" header="0.11811023622047245" footer="0.11811023622047245"/>
-  <pageSetup paperSize="9" scale="95" fitToHeight="2" orientation="portrait" horizontalDpi="4294967294" verticalDpi="90" r:id="rId1"/>
+  <pageMargins left="0.15748031496062992" right="0" top="0.21" bottom="0.15748031496062992" header="0.11811023622047245" footer="0.11811023622047245"/>
+  <pageSetup paperSize="9" scale="47" orientation="portrait" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E1D746F0B280A34B8C57B4AF6157F2BC" ma:contentTypeVersion="17" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="27d7cc4fbc110c2a30f40605779b7e0a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="e6632e8f-27ca-418b-b5dc-76c6c697b205" xmlns:ns4="7c5f4ac5-cc21-4a90-a8e2-bebbbb98a848" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0bbd099b7b8bb24fc75e1e2c58341f66" ns3:_="" ns4:_="">
     <xsd:import namespace="e6632e8f-27ca-418b-b5dc-76c6c697b205"/>
     <xsd:import namespace="7c5f4ac5-cc21-4a90-a8e2-bebbbb98a848"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -10235,90 +10436,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{851EEE20-E37B-4EE8-91EA-296B1FDBFB18}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{304D8B41-4E2A-496E-B855-1A9CC7171035}">
-[...15 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{332DA478-5E58-4E75-B772-5591EA6004F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e6632e8f-27ca-418b-b5dc-76c6c697b205"/>
     <ds:schemaRef ds:uri="7c5f4ac5-cc21-4a90-a8e2-bebbbb98a848"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{304D8B41-4E2A-496E-B855-1A9CC7171035}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="7c5f4ac5-cc21-4a90-a8e2-bebbbb98a848"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e6632e8f-27ca-418b-b5dc-76c6c697b205"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>