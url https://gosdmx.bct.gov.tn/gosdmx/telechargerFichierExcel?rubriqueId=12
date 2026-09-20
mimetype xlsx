--- v0 (2026-05-13)
+++ v1 (2026-09-20)
@@ -1,184 +1,264 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\2814L\OneDrive - BCT\Documents\téléchargements Firas\Supplément au Bulletin de Statistiques Financières\FMI\SDMX\2026\Février\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bctbank-my.sharepoint.com/personal/firas_bennjima_bct_gov_tn/Documents/Documents/téléchargements Firas/Supplément au Bulletin de Statistiques Financières/FMI/SDMX/2026/Août/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8EC4C49-FBED-4774-8BB6-310B7435FEB6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="457" documentId="13_ncr:1_{C8EC4C49-FBED-4774-8BB6-310B7435FEB6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4D06A0F6-EFB7-4211-B8C9-00537EAD8990}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="12360" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Annuel" sheetId="2" r:id="rId1"/>
     <sheet name="Trimestriel" sheetId="3" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="PeriodList">#REF!</definedName>
     <definedName name="Reporting_Currency_Code">'[1]Report Form'!$S$16</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Annuel!$A$1:$M$34</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Trimestriel!$A$1:$AQ$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Annuel!$A$2:$N$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Trimestriel!$A$2:$AR$34</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AP18" i="3" l="1"/>
-[...3 lines deleted...]
-  <c r="AD27" i="3"/>
+  <c r="K27" i="2" l="1"/>
+  <c r="L27" i="2"/>
+  <c r="K24" i="2"/>
+  <c r="L24" i="2"/>
+  <c r="K21" i="2"/>
+  <c r="L21" i="2"/>
+  <c r="K18" i="2"/>
+  <c r="L18" i="2"/>
+  <c r="L15" i="2"/>
+  <c r="K12" i="2"/>
+  <c r="L12" i="2"/>
   <c r="AE27" i="3"/>
   <c r="AF27" i="3"/>
   <c r="AG27" i="3"/>
   <c r="AH27" i="3"/>
+  <c r="AE24" i="3"/>
+  <c r="AF24" i="3"/>
+  <c r="AG24" i="3"/>
+  <c r="AH24" i="3"/>
+  <c r="AE21" i="3"/>
+  <c r="AF21" i="3"/>
+  <c r="AG21" i="3"/>
+  <c r="AH21" i="3"/>
+  <c r="AE18" i="3"/>
+  <c r="AF18" i="3"/>
+  <c r="AG18" i="3"/>
+  <c r="AH18" i="3"/>
+  <c r="AE15" i="3"/>
+  <c r="AF15" i="3"/>
+  <c r="AG15" i="3"/>
+  <c r="AH15" i="3"/>
+  <c r="AE12" i="3"/>
+  <c r="AF12" i="3"/>
+  <c r="AG12" i="3"/>
+  <c r="AH12" i="3"/>
+  <c r="M27" i="2"/>
+  <c r="M24" i="2"/>
+  <c r="M21" i="2"/>
+  <c r="G18" i="2"/>
+  <c r="H18" i="2"/>
+  <c r="I18" i="2"/>
+  <c r="J18" i="2"/>
+  <c r="M18" i="2"/>
+  <c r="M15" i="2"/>
+  <c r="K15" i="2"/>
+  <c r="J15" i="2"/>
+  <c r="J12" i="2"/>
+  <c r="M12" i="2"/>
   <c r="AI27" i="3"/>
   <c r="AJ27" i="3"/>
   <c r="AK27" i="3"/>
   <c r="AL27" i="3"/>
+  <c r="AI24" i="3"/>
+  <c r="AJ24" i="3"/>
+  <c r="AK24" i="3"/>
+  <c r="AL24" i="3"/>
+  <c r="AI21" i="3"/>
+  <c r="AJ21" i="3"/>
+  <c r="AK21" i="3"/>
+  <c r="AL21" i="3"/>
+  <c r="AI18" i="3"/>
+  <c r="AJ18" i="3"/>
+  <c r="AK18" i="3"/>
+  <c r="AL18" i="3"/>
+  <c r="AI15" i="3"/>
+  <c r="AJ15" i="3"/>
+  <c r="AK15" i="3"/>
+  <c r="AL15" i="3"/>
+  <c r="AI12" i="3"/>
+  <c r="AJ12" i="3"/>
+  <c r="AK12" i="3"/>
+  <c r="AL12" i="3"/>
   <c r="AM27" i="3"/>
   <c r="AN27" i="3"/>
   <c r="AO27" i="3"/>
   <c r="AP27" i="3"/>
+  <c r="AR27" i="3"/>
+  <c r="AR24" i="3"/>
+  <c r="AR21" i="3"/>
+  <c r="AR18" i="3"/>
+  <c r="AR15" i="3"/>
+  <c r="AR12" i="3"/>
+  <c r="AA21" i="3"/>
   <c r="AA27" i="3"/>
-  <c r="AB12" i="3"/>
+  <c r="AB27" i="3"/>
+  <c r="AC27" i="3"/>
+  <c r="AD27" i="3"/>
+  <c r="AA24" i="3"/>
+  <c r="AB24" i="3"/>
+  <c r="AC24" i="3"/>
+  <c r="AD24" i="3"/>
+  <c r="AM24" i="3"/>
+  <c r="AN24" i="3"/>
+  <c r="AO24" i="3"/>
+  <c r="AP24" i="3"/>
+  <c r="AB21" i="3"/>
+  <c r="AC21" i="3"/>
+  <c r="AD21" i="3"/>
+  <c r="AM21" i="3"/>
+  <c r="AN21" i="3"/>
+  <c r="AO21" i="3"/>
+  <c r="AP21" i="3"/>
+  <c r="AD18" i="3"/>
+  <c r="AM18" i="3"/>
+  <c r="AN18" i="3"/>
+  <c r="AO18" i="3"/>
+  <c r="AP18" i="3"/>
+  <c r="AA15" i="3"/>
+  <c r="AB15" i="3"/>
+  <c r="AC15" i="3"/>
+  <c r="AD15" i="3"/>
+  <c r="AM15" i="3"/>
+  <c r="AN15" i="3"/>
+  <c r="AO15" i="3"/>
+  <c r="AP15" i="3"/>
+  <c r="AB13" i="3"/>
+  <c r="AC13" i="3"/>
+  <c r="AD13" i="3"/>
+  <c r="AB14" i="3"/>
+  <c r="AB12" i="3" s="1"/>
+  <c r="AC14" i="3"/>
+  <c r="AD14" i="3"/>
   <c r="AC12" i="3"/>
   <c r="AD12" i="3"/>
-  <c r="AE12" i="3"/>
-[...6 lines deleted...]
-  <c r="AL12" i="3"/>
   <c r="AM12" i="3"/>
   <c r="AN12" i="3"/>
   <c r="AO12" i="3"/>
   <c r="AP12" i="3"/>
+  <c r="AQ13" i="3"/>
+  <c r="AQ14" i="3"/>
+  <c r="AQ24" i="3"/>
+  <c r="AQ21" i="3"/>
+  <c r="AQ27" i="3"/>
+  <c r="AQ18" i="3"/>
+  <c r="AQ15" i="3"/>
   <c r="AA12" i="3"/>
-  <c r="N27" i="2" l="1"/>
+  <c r="AQ12" i="3" l="1"/>
+  <c r="N27" i="2"/>
   <c r="H27" i="2"/>
   <c r="I27" i="2"/>
   <c r="J27" i="2"/>
-  <c r="K27" i="2"/>
-[...1 lines deleted...]
-  <c r="M27" i="2"/>
   <c r="G27" i="2"/>
   <c r="H24" i="2"/>
   <c r="I24" i="2"/>
   <c r="J24" i="2"/>
-  <c r="K24" i="2"/>
-[...1 lines deleted...]
-  <c r="M24" i="2"/>
   <c r="N24" i="2"/>
   <c r="G24" i="2"/>
   <c r="H21" i="2"/>
   <c r="I21" i="2"/>
   <c r="J21" i="2"/>
-  <c r="K21" i="2"/>
-[...1 lines deleted...]
-  <c r="M21" i="2"/>
   <c r="N21" i="2"/>
   <c r="G21" i="2"/>
-  <c r="H18" i="2"/>
-[...4 lines deleted...]
-  <c r="M18" i="2"/>
   <c r="N18" i="2"/>
   <c r="H15" i="2"/>
   <c r="I15" i="2"/>
-  <c r="J15" i="2"/>
-[...2 lines deleted...]
-  <c r="M15" i="2"/>
   <c r="N15" i="2"/>
   <c r="H12" i="2"/>
   <c r="I12" i="2"/>
-  <c r="J12" i="2"/>
-[...2 lines deleted...]
-  <c r="M12" i="2"/>
   <c r="N12" i="2"/>
   <c r="G12" i="2"/>
-  <c r="G18" i="2"/>
   <c r="G15" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="379" uniqueCount="115">
   <si>
     <t>DATASTRUCTURE</t>
   </si>
   <si>
     <t>IMF:ECOFIN_DSD(1.0)</t>
   </si>
   <si>
     <t>Datastructure</t>
   </si>
   <si>
     <t>DATASTRUCTURE_NAME</t>
   </si>
   <si>
     <t>ECOFIN Data Structure Definition</t>
   </si>
   <si>
     <t>Datastructure Name</t>
   </si>
   <si>
     <t>DATA_DOMAIN</t>
   </si>
   <si>
     <t>Dataset</t>
   </si>
   <si>
@@ -470,50 +550,59 @@
     <t>2023-Q4</t>
   </si>
   <si>
     <t>2024-Q1</t>
   </si>
   <si>
     <t>2024-Q2</t>
   </si>
   <si>
     <t>2024-Q3</t>
   </si>
   <si>
     <t>2024-Q4</t>
   </si>
   <si>
     <t>2025-Q1</t>
   </si>
   <si>
     <t>2025-Q2</t>
   </si>
   <si>
     <t>2025-Q3</t>
   </si>
   <si>
     <t>2025-Q4</t>
+  </si>
+  <si>
+    <t>2026-Q1</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>2026-Q2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="13">
     <numFmt numFmtId="42" formatCode="_-* #,##0\ &quot;€&quot;_-;\-* #,##0\ &quot;€&quot;_-;_-* &quot;-&quot;\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="#,##0.000"/>
     <numFmt numFmtId="169" formatCode="#,##0.0"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="0;[Red]0"/>
     <numFmt numFmtId="172" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
@@ -890,51 +979,51 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -955,74 +1044,70 @@
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="168" fontId="14" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="16" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="168" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="172" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="4" fontId="14" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="172" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="2" fontId="3" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="4" fontId="14" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="172" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="107">
     <cellStyle name="Comma" xfId="25" xr:uid="{11C5B873-38E4-4D47-9AC0-770289A4DBA8}"/>
     <cellStyle name="Comma [0]" xfId="26" xr:uid="{1FBF984D-0EF3-4860-BADE-08F7BB332122}"/>
     <cellStyle name="Comma [0] 2" xfId="12" xr:uid="{49C6633D-7D00-4F51-97AF-3BC3FE719D34}"/>
     <cellStyle name="Comma [0] 2 2" xfId="27" xr:uid="{99506B2F-2FF5-4559-A0BC-00DF1C4CAE4E}"/>
     <cellStyle name="Comma 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma 2 2" xfId="28" xr:uid="{45206815-A1E9-4BED-8146-52F6E8EC100E}"/>
     <cellStyle name="Comma 3" xfId="11" xr:uid="{823D57A3-4DA5-4BAD-88B8-559093BCB332}"/>
     <cellStyle name="Comma 4" xfId="16" xr:uid="{8A6CC2C5-4D68-45C0-B5AC-1C8FD3786A80}"/>
     <cellStyle name="Comma 5" xfId="18" xr:uid="{F8F2F4D4-30A5-4229-9A32-FDE572007BC6}"/>
     <cellStyle name="Comma 6" xfId="20" xr:uid="{0302BA72-4C27-4FDA-8F69-81E7846D18AA}"/>
     <cellStyle name="Comma 7" xfId="22" xr:uid="{54932072-2D0E-469D-A360-61E938C056BE}"/>
     <cellStyle name="Comma 8" xfId="24" xr:uid="{BE9D5055-2110-4FD9-A597-A9AF14FAE831}"/>
     <cellStyle name="Currency" xfId="29" xr:uid="{DBEDBF7E-F5F3-44EE-88BE-828432E96EF7}"/>
     <cellStyle name="Currency [0]" xfId="30" xr:uid="{A7113F3D-09AD-4775-AF32-C90DA04A0625}"/>
     <cellStyle name="Currency [0] 2" xfId="10" xr:uid="{094AB7C5-D304-4AFF-8C26-60AC06E153D9}"/>
     <cellStyle name="Currency [0] 2 2" xfId="31" xr:uid="{49D8A24A-5EB0-4831-BF9A-8CE8C0E91AD2}"/>
     <cellStyle name="Currency 2" xfId="9" xr:uid="{1FCB5696-FB2B-4582-8A08-6B8FC25B3B45}"/>
     <cellStyle name="Currency 2 2" xfId="32" xr:uid="{E67AEF28-B7C2-44B9-A8D6-3797C242AF8A}"/>
     <cellStyle name="Currency 3" xfId="15" xr:uid="{08873CC4-97BC-4B29-9321-5078D3774E44}"/>
     <cellStyle name="Currency 4" xfId="17" xr:uid="{DB2F8DE6-2B40-459D-B149-34097CC48293}"/>
     <cellStyle name="Currency 5" xfId="19" xr:uid="{F31B873C-F210-44F2-A9B3-B35FAA89E0AE}"/>
     <cellStyle name="Currency 6" xfId="21" xr:uid="{2C9EB57A-FEF5-4C2E-BA60-BDEF73DA1250}"/>
     <cellStyle name="Currency 7" xfId="23" xr:uid="{44843F16-D4E5-4D18-8DC6-E4F504C3BECB}"/>
@@ -1152,80 +1237,84 @@
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://intlmonetaryfund-my.sharepoint.com/DOC/DO/NSDP%20Automatic%20Data%20Collection/SNA/Copy%20of%20288SNA_%20(002).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Coverpage"/>
       <sheetName val="Instructions"/>
       <sheetName val="Glossary"/>
       <sheetName val="By Expenditure"/>
       <sheetName val="By Production"/>
       <sheetName val="Income and Saving"/>
       <sheetName val="Report Form"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office 2013 – 2022">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1495,54 +1584,54 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BJ59"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="106" zoomScaleNormal="106" workbookViewId="0">
-      <pane xSplit="3" ySplit="11" topLeftCell="K12" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="11" topLeftCell="J12" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
-      <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
+      <selection pane="bottomRight" activeCell="N11" sqref="N11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.77734375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="41.33203125" style="4" customWidth="1"/>
     <col min="4" max="4" width="26.33203125" style="4" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.109375" style="4" customWidth="1"/>
     <col min="8" max="9" width="12.77734375" style="4" customWidth="1"/>
     <col min="10" max="10" width="12.6640625" style="4" customWidth="1"/>
     <col min="11" max="62" width="12.33203125" style="4" customWidth="1"/>
     <col min="63" max="16384" width="8.77734375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="2" spans="1:62" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="7" t="s">
@@ -2140,1136 +2229,1136 @@
         <v>2024</v>
       </c>
       <c r="N11" s="2">
         <v>2025</v>
       </c>
     </row>
     <row r="12" spans="1:62" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G12" s="33">
+      <c r="G12" s="35">
         <f>G13-G14</f>
         <v>-12201.700000000019</v>
       </c>
-      <c r="H12" s="33">
+      <c r="H12" s="35">
         <f t="shared" ref="H12:N12" si="0">H13-H14</f>
         <v>-9955.3000000000029</v>
       </c>
-      <c r="I12" s="33">
+      <c r="I12" s="35">
         <f t="shared" si="0"/>
         <v>-7217.3000000000029</v>
       </c>
-      <c r="J12" s="33">
+      <c r="J12" s="38">
         <f t="shared" si="0"/>
         <v>-7751.8999999999869</v>
       </c>
-      <c r="K12" s="33">
+      <c r="K12" s="38">
         <f t="shared" si="0"/>
-        <v>-12314.600000000006</v>
-[...1 lines deleted...]
-      <c r="L12" s="33">
+        <v>-12314.599999999999</v>
+      </c>
+      <c r="L12" s="38">
         <f t="shared" si="0"/>
         <v>-3484</v>
       </c>
-      <c r="M12" s="33">
+      <c r="M12" s="38">
         <f t="shared" si="0"/>
         <v>-2575.5999999999913</v>
       </c>
-      <c r="N12" s="33">
+      <c r="N12" s="38">
         <f t="shared" si="0"/>
-        <v>-4350.1999999999971</v>
+        <v>-4038.1999999999971</v>
       </c>
       <c r="O12" s="26"/>
       <c r="P12" s="26"/>
       <c r="Q12" s="26"/>
     </row>
     <row r="13" spans="1:62" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="21" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G13" s="33">
+      <c r="G13" s="35">
         <v>41704.199999999983</v>
       </c>
-      <c r="H13" s="33">
+      <c r="H13" s="35">
         <v>46723.199999999997</v>
       </c>
-      <c r="I13" s="33">
+      <c r="I13" s="35">
         <v>39014.1</v>
       </c>
-      <c r="J13" s="33">
+      <c r="J13" s="35">
         <v>48952.30000000001</v>
       </c>
-      <c r="K13" s="33">
-[...2 lines deleted...]
-      <c r="L13" s="33">
+      <c r="K13" s="35">
+        <v>64114.9</v>
+      </c>
+      <c r="L13" s="38">
         <v>72420.3</v>
       </c>
-      <c r="M13" s="33">
+      <c r="M13" s="38">
         <v>75751</v>
       </c>
-      <c r="N13" s="33">
-        <v>77267.600000000006</v>
+      <c r="N13" s="38">
+        <v>77687.600000000006</v>
       </c>
       <c r="O13" s="26"/>
       <c r="P13" s="26"/>
       <c r="Q13" s="26"/>
     </row>
     <row r="14" spans="1:62" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G14" s="33">
+      <c r="G14" s="35">
         <v>53905.9</v>
       </c>
-      <c r="H14" s="33">
+      <c r="H14" s="35">
         <v>56678.5</v>
       </c>
-      <c r="I14" s="33">
+      <c r="I14" s="35">
         <v>46231.4</v>
       </c>
-      <c r="J14" s="33">
+      <c r="J14" s="35">
         <v>56704.2</v>
       </c>
-      <c r="K14" s="33">
+      <c r="K14" s="35">
         <v>76429.5</v>
       </c>
-      <c r="L14" s="33">
+      <c r="L14" s="38">
         <v>75904.3</v>
       </c>
-      <c r="M14" s="33">
+      <c r="M14" s="38">
         <v>78326.599999999991</v>
       </c>
-      <c r="N14" s="33">
-        <v>81617.8</v>
+      <c r="N14" s="38">
+        <v>81725.8</v>
       </c>
       <c r="O14" s="26"/>
       <c r="P14" s="26"/>
       <c r="Q14" s="26"/>
     </row>
     <row r="15" spans="1:62" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="22" t="s">
         <v>42</v>
       </c>
       <c r="D15" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G15" s="33">
+      <c r="G15" s="35">
         <f>G16-G17</f>
         <v>-24385.000000000004</v>
       </c>
-      <c r="H15" s="33">
+      <c r="H15" s="35">
         <f t="shared" ref="H15:N15" si="1">H16-H17</f>
         <v>-25904.2</v>
       </c>
-      <c r="I15" s="33">
+      <c r="I15" s="35">
         <f t="shared" si="1"/>
         <v>-19085.699999999997</v>
       </c>
-      <c r="J15" s="33">
+      <c r="J15" s="38">
         <f t="shared" si="1"/>
         <v>-23721.5</v>
       </c>
-      <c r="K15" s="33">
+      <c r="K15" s="38">
         <f t="shared" si="1"/>
         <v>-32989</v>
       </c>
-      <c r="L15" s="33">
+      <c r="L15" s="38">
         <f t="shared" si="1"/>
         <v>-28100.2</v>
       </c>
-      <c r="M15" s="33">
+      <c r="M15" s="38">
         <f t="shared" si="1"/>
         <v>-30420.9</v>
       </c>
-      <c r="N15" s="33">
+      <c r="N15" s="38">
         <f t="shared" si="1"/>
-        <v>-34506.199999999997</v>
+        <v>-34529.800000000003</v>
       </c>
       <c r="O15" s="26"/>
       <c r="P15" s="26"/>
     </row>
     <row r="16" spans="1:62" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D16" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G16" s="33">
+      <c r="G16" s="35">
         <v>16789.8</v>
       </c>
-      <c r="H16" s="33">
+      <c r="H16" s="35">
         <v>17244.7</v>
       </c>
-      <c r="I16" s="33">
+      <c r="I16" s="35">
         <v>15981.599999999999</v>
       </c>
-      <c r="J16" s="33">
+      <c r="J16" s="35">
         <v>19867</v>
       </c>
-      <c r="K16" s="33">
+      <c r="K16" s="35">
         <v>26814.799999999999</v>
       </c>
-      <c r="L16" s="33">
+      <c r="L16" s="35">
         <v>28081.600000000002</v>
       </c>
-      <c r="M16" s="33">
+      <c r="M16" s="38">
         <v>27804.1</v>
       </c>
-      <c r="N16" s="33">
+      <c r="N16" s="38">
         <v>26343</v>
       </c>
       <c r="O16" s="26"/>
       <c r="P16" s="26"/>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>46</v>
       </c>
       <c r="D17" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G17" s="33">
+      <c r="G17" s="35">
         <v>41174.800000000003</v>
       </c>
-      <c r="H17" s="33">
+      <c r="H17" s="35">
         <v>43148.9</v>
       </c>
-      <c r="I17" s="33">
+      <c r="I17" s="35">
         <v>35067.299999999996</v>
       </c>
-      <c r="J17" s="33">
+      <c r="J17" s="35">
         <v>43588.5</v>
       </c>
-      <c r="K17" s="33">
+      <c r="K17" s="35">
         <v>59803.8</v>
       </c>
-      <c r="L17" s="33">
+      <c r="L17" s="35">
         <v>56181.8</v>
       </c>
-      <c r="M17" s="33">
+      <c r="M17" s="38">
         <v>58225</v>
       </c>
-      <c r="N17" s="33">
-        <v>60849.2</v>
+      <c r="N17" s="38">
+        <v>60872.800000000003</v>
       </c>
       <c r="O17" s="26"/>
       <c r="P17" s="26"/>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="21" t="s">
         <v>48</v>
       </c>
       <c r="D18" t="s">
         <v>47</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G18" s="33">
-        <f>G19-G20</f>
+      <c r="G18" s="38">
+        <f t="shared" ref="G18:N18" si="2">G19-G20</f>
         <v>11207.799999999992</v>
       </c>
-      <c r="H18" s="33">
-        <f t="shared" ref="H18:N18" si="2">H19-H20</f>
+      <c r="H18" s="38">
+        <f t="shared" si="2"/>
         <v>14375.499999999995</v>
       </c>
-      <c r="I18" s="33">
+      <c r="I18" s="38">
         <f t="shared" si="2"/>
         <v>9603.2999999999993</v>
       </c>
-      <c r="J18" s="33">
+      <c r="J18" s="38">
         <f t="shared" si="2"/>
         <v>12188.400000000005</v>
       </c>
-      <c r="K18" s="33">
+      <c r="K18" s="38">
         <f t="shared" si="2"/>
         <v>16838.900000000001</v>
       </c>
-      <c r="L18" s="33">
+      <c r="L18" s="38">
         <f t="shared" si="2"/>
         <v>21220.400000000001</v>
       </c>
-      <c r="M18" s="33">
+      <c r="M18" s="38">
         <f t="shared" si="2"/>
         <v>22720.199999999993</v>
       </c>
-      <c r="N18" s="33">
+      <c r="N18" s="38">
         <f t="shared" si="2"/>
-        <v>23695.699999999997</v>
+        <v>23795.699999999997</v>
       </c>
       <c r="O18" s="26"/>
       <c r="P18" s="26"/>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="21" t="s">
         <v>44</v>
       </c>
       <c r="D19" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G19" s="33">
+      <c r="G19" s="35">
         <v>19425.499999999993</v>
       </c>
-      <c r="H19" s="33">
+      <c r="H19" s="35">
         <v>23027.199999999993</v>
       </c>
-      <c r="I19" s="33">
+      <c r="I19" s="35">
         <v>15552.6</v>
       </c>
-      <c r="J19" s="33">
+      <c r="J19" s="35">
         <v>19443.900000000005</v>
       </c>
-      <c r="K19" s="33">
+      <c r="K19" s="35">
         <v>26826.600000000002</v>
       </c>
-      <c r="L19" s="33">
+      <c r="L19" s="35">
         <v>33224.9</v>
       </c>
-      <c r="M19" s="33">
+      <c r="M19" s="38">
         <v>34898.099999999991</v>
       </c>
-      <c r="N19" s="33">
-        <v>36754.6</v>
+      <c r="N19" s="38">
+        <v>36944.699999999997</v>
       </c>
       <c r="O19" s="26"/>
       <c r="P19" s="26"/>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="21" t="s">
         <v>46</v>
       </c>
       <c r="D20" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G20" s="33">
+      <c r="G20" s="35">
         <v>8217.7000000000007</v>
       </c>
-      <c r="H20" s="33">
+      <c r="H20" s="35">
         <v>8651.6999999999989</v>
       </c>
-      <c r="I20" s="33">
+      <c r="I20" s="35">
         <v>5949.3000000000011</v>
       </c>
-      <c r="J20" s="33">
+      <c r="J20" s="35">
         <v>7255.5</v>
       </c>
-      <c r="K20" s="33">
+      <c r="K20" s="35">
         <v>9987.7000000000007</v>
       </c>
-      <c r="L20" s="33">
+      <c r="L20" s="35">
         <v>12004.499999999998</v>
       </c>
-      <c r="M20" s="33">
+      <c r="M20" s="38">
         <v>12177.899999999998</v>
       </c>
-      <c r="N20" s="33">
-        <v>13058.9</v>
+      <c r="N20" s="38">
+        <v>13149</v>
       </c>
       <c r="O20" s="26"/>
       <c r="P20" s="26"/>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="21" t="s">
         <v>52</v>
       </c>
       <c r="D21" t="s">
         <v>51</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G21" s="33">
+      <c r="G21" s="35">
         <f>G22-G23</f>
         <v>-2455.1000000000004</v>
       </c>
-      <c r="H21" s="33">
+      <c r="H21" s="35">
         <f t="shared" ref="H21:N21" si="3">H22-H23</f>
         <v>-2694.3999999999996</v>
       </c>
-      <c r="I21" s="33">
+      <c r="I21" s="35">
         <f t="shared" si="3"/>
         <v>-3165.4</v>
       </c>
-      <c r="J21" s="33">
+      <c r="J21" s="35">
         <f t="shared" si="3"/>
         <v>-3955.5</v>
       </c>
-      <c r="K21" s="33">
+      <c r="K21" s="38">
         <f t="shared" si="3"/>
         <v>-4196.5999999999995</v>
       </c>
-      <c r="L21" s="33">
+      <c r="L21" s="38">
         <f t="shared" si="3"/>
-        <v>-4585.2000000000007</v>
-[...1 lines deleted...]
-      <c r="M21" s="33">
+        <v>-4635.8000000000011</v>
+      </c>
+      <c r="M21" s="38">
         <f t="shared" si="3"/>
-        <v>-4136.8999999999996</v>
-[...1 lines deleted...]
-      <c r="N21" s="33">
+        <v>-4287.8999999999996</v>
+      </c>
+      <c r="N21" s="38">
         <f t="shared" si="3"/>
-        <v>-4001.2</v>
+        <v>-3947.2999999999993</v>
       </c>
       <c r="O21" s="26"/>
       <c r="P21" s="26"/>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="21" t="s">
         <v>44</v>
       </c>
       <c r="D22" t="s">
         <v>53</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G22" s="33">
+      <c r="G22" s="35">
         <v>1524.7</v>
       </c>
-      <c r="H22" s="33">
+      <c r="H22" s="35">
         <v>1610.1000000000001</v>
       </c>
-      <c r="I22" s="33">
+      <c r="I22" s="35">
         <v>1560.1</v>
       </c>
-      <c r="J22" s="33">
+      <c r="J22" s="35">
         <v>1121.5</v>
       </c>
-      <c r="K22" s="33">
+      <c r="K22" s="35">
         <v>1517.2</v>
       </c>
-      <c r="L22" s="33">
+      <c r="L22" s="35">
         <v>2137.6</v>
       </c>
-      <c r="M22" s="33">
+      <c r="M22" s="38">
         <v>2669.3</v>
       </c>
-      <c r="N22" s="33">
-        <v>2680.1000000000004</v>
+      <c r="N22" s="38">
+        <v>2743.1000000000004</v>
       </c>
       <c r="O22" s="26"/>
       <c r="P22" s="26"/>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="21" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="21" t="s">
         <v>46</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G23" s="33">
+      <c r="G23" s="35">
         <v>3979.8</v>
       </c>
-      <c r="H23" s="33">
+      <c r="H23" s="35">
         <v>4304.5</v>
       </c>
-      <c r="I23" s="33">
+      <c r="I23" s="35">
         <v>4725.5</v>
       </c>
-      <c r="J23" s="33">
+      <c r="J23" s="35">
         <v>5077</v>
       </c>
-      <c r="K23" s="33">
+      <c r="K23" s="35">
         <v>5713.7999999999993</v>
       </c>
-      <c r="L23" s="33">
-[...6 lines deleted...]
-        <v>6681.3</v>
+      <c r="L23" s="35">
+        <v>6773.4000000000005</v>
+      </c>
+      <c r="M23" s="38">
+        <v>6957.2</v>
+      </c>
+      <c r="N23" s="38">
+        <v>6690.4</v>
       </c>
       <c r="O23" s="26"/>
       <c r="P23" s="26"/>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="21" t="s">
         <v>56</v>
       </c>
       <c r="D24" t="s">
         <v>55</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G24" s="33">
+      <c r="G24" s="35">
         <f>G25-G26</f>
         <v>3430.6</v>
       </c>
-      <c r="H24" s="33">
+      <c r="H24" s="35">
         <f t="shared" ref="H24:N24" si="4">H25-H26</f>
         <v>4267.8000000000011</v>
       </c>
-      <c r="I24" s="33">
+      <c r="I24" s="35">
         <f t="shared" si="4"/>
         <v>5430.5000000000009</v>
       </c>
-      <c r="J24" s="33">
+      <c r="J24" s="35">
         <f t="shared" si="4"/>
         <v>7736.7</v>
       </c>
-      <c r="K24" s="33">
+      <c r="K24" s="38">
         <f t="shared" si="4"/>
         <v>8032.0999999999995</v>
       </c>
-      <c r="L24" s="33">
+      <c r="L24" s="38">
         <f t="shared" si="4"/>
         <v>8031.5999999999985</v>
       </c>
-      <c r="M24" s="33">
+      <c r="M24" s="38">
         <f t="shared" si="4"/>
         <v>9413</v>
       </c>
-      <c r="N24" s="33">
+      <c r="N24" s="38">
         <f t="shared" si="4"/>
-        <v>10461.5</v>
+        <v>10643.199999999999</v>
       </c>
       <c r="O24" s="26"/>
       <c r="P24" s="26"/>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="21" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="21" t="s">
         <v>44</v>
       </c>
       <c r="D25" t="s">
         <v>57</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G25" s="33">
+      <c r="G25" s="35">
         <v>3964.2</v>
       </c>
-      <c r="H25" s="33">
+      <c r="H25" s="35">
         <v>4841.2000000000007</v>
       </c>
-      <c r="I25" s="33">
+      <c r="I25" s="35">
         <v>5919.8000000000011</v>
       </c>
-      <c r="J25" s="33">
+      <c r="J25" s="35">
         <v>8519.9</v>
       </c>
-      <c r="K25" s="33">
+      <c r="K25" s="35">
         <v>8956.2999999999993</v>
       </c>
-      <c r="L25" s="33">
+      <c r="L25" s="35">
         <v>8976.1999999999989</v>
       </c>
-      <c r="M25" s="33">
+      <c r="M25" s="38">
         <v>10379.5</v>
       </c>
-      <c r="N25" s="33">
-        <v>11489.9</v>
+      <c r="N25" s="38">
+        <v>11656.8</v>
       </c>
       <c r="O25" s="26"/>
       <c r="P25" s="26"/>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A26" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="21" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="21" t="s">
         <v>46</v>
       </c>
       <c r="D26" t="s">
         <v>58</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G26" s="33">
+      <c r="G26" s="35">
         <v>533.6</v>
       </c>
-      <c r="H26" s="33">
+      <c r="H26" s="35">
         <v>573.4</v>
       </c>
-      <c r="I26" s="33">
+      <c r="I26" s="35">
         <v>489.29999999999995</v>
       </c>
-      <c r="J26" s="33">
+      <c r="J26" s="35">
         <v>783.2</v>
       </c>
-      <c r="K26" s="33">
+      <c r="K26" s="35">
         <v>924.2</v>
       </c>
-      <c r="L26" s="33">
+      <c r="L26" s="35">
         <v>944.6</v>
       </c>
-      <c r="M26" s="33">
-[...3 lines deleted...]
-        <v>1028.3999999999996</v>
+      <c r="M26" s="38">
+        <v>966.5</v>
+      </c>
+      <c r="N26" s="38">
+        <v>1013.6000000000001</v>
       </c>
       <c r="O26" s="26"/>
       <c r="P26" s="26"/>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C27" s="21" t="s">
         <v>60</v>
       </c>
       <c r="D27" t="s">
         <v>59</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G27" s="33">
+      <c r="G27" s="35">
         <f>G28-G29</f>
         <v>339.8</v>
       </c>
-      <c r="H27" s="33">
+      <c r="H27" s="35">
         <f t="shared" ref="H27:M27" si="5">H28-H29</f>
         <v>402.40000000000003</v>
       </c>
-      <c r="I27" s="33">
+      <c r="I27" s="35">
         <f t="shared" si="5"/>
         <v>1026.8</v>
       </c>
-      <c r="J27" s="33">
+      <c r="J27" s="35">
         <f t="shared" si="5"/>
         <v>617.5</v>
       </c>
-      <c r="K27" s="33">
+      <c r="K27" s="38">
         <f t="shared" si="5"/>
         <v>1624.1000000000001</v>
       </c>
-      <c r="L27" s="33">
+      <c r="L27" s="38">
         <f t="shared" si="5"/>
         <v>1177.5999999999999</v>
       </c>
-      <c r="M27" s="33">
+      <c r="M27" s="38">
         <f t="shared" si="5"/>
         <v>990.69999999999993</v>
       </c>
-      <c r="N27" s="33">
+      <c r="N27" s="38">
         <f>N28-N29</f>
-        <v>373.7</v>
+        <v>843.1</v>
       </c>
       <c r="O27" s="26"/>
       <c r="P27" s="26"/>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
         <v>61</v>
       </c>
       <c r="B28" s="21" t="s">
         <v>38</v>
       </c>
       <c r="C28" s="21" t="s">
         <v>38</v>
       </c>
       <c r="D28" t="s">
         <v>61</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G28" s="33">
+      <c r="G28" s="35">
         <v>383.3</v>
       </c>
-      <c r="H28" s="33">
+      <c r="H28" s="35">
         <v>445.6</v>
       </c>
-      <c r="I28" s="33">
+      <c r="I28" s="35">
         <v>1048.8</v>
       </c>
-      <c r="J28" s="33">
+      <c r="J28" s="35">
         <v>646.6</v>
       </c>
-      <c r="K28" s="33">
+      <c r="K28" s="35">
         <v>1661.2</v>
       </c>
-      <c r="L28" s="33">
+      <c r="L28" s="35">
         <v>1213.0999999999999</v>
       </c>
-      <c r="M28" s="33">
+      <c r="M28" s="38">
         <v>1021.6999999999999</v>
       </c>
-      <c r="N28" s="33">
-        <v>398.7</v>
+      <c r="N28" s="38">
+        <v>869.2</v>
       </c>
       <c r="O28" s="26"/>
       <c r="P28" s="26"/>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
         <v>62</v>
       </c>
       <c r="B29" s="21" t="s">
         <v>40</v>
       </c>
       <c r="C29" s="21" t="s">
         <v>40</v>
       </c>
       <c r="D29" t="s">
         <v>62</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G29" s="33">
+      <c r="G29" s="35">
         <v>43.5</v>
       </c>
-      <c r="H29" s="33">
+      <c r="H29" s="35">
         <v>43.2</v>
       </c>
-      <c r="I29" s="33">
+      <c r="I29" s="35">
         <v>22</v>
       </c>
-      <c r="J29" s="33">
+      <c r="J29" s="35">
         <v>29.1</v>
       </c>
-      <c r="K29" s="33">
+      <c r="K29" s="35">
         <v>37.1</v>
       </c>
-      <c r="L29" s="33">
+      <c r="L29" s="35">
         <v>35.5</v>
       </c>
-      <c r="M29" s="33">
+      <c r="M29" s="38">
         <v>31</v>
       </c>
-      <c r="N29" s="33">
-        <v>25</v>
+      <c r="N29" s="38">
+        <v>26.1</v>
       </c>
       <c r="O29" s="26"/>
       <c r="P29" s="26"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A30" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="21" t="s">
         <v>64</v>
       </c>
       <c r="D30" t="s">
         <v>63</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G30" s="33">
+      <c r="G30" s="35">
         <v>-2617.6</v>
       </c>
-      <c r="H30" s="33">
+      <c r="H30" s="35">
         <v>-2377.4</v>
       </c>
-      <c r="I30" s="33">
+      <c r="I30" s="35">
         <v>-1665.4</v>
       </c>
-      <c r="J30" s="33">
+      <c r="J30" s="35">
         <v>-1489.7</v>
       </c>
-      <c r="K30" s="33">
+      <c r="K30" s="35">
         <v>-1883.1999999999998</v>
       </c>
-      <c r="L30" s="33">
-[...6 lines deleted...]
-        <v>-3340.9</v>
+      <c r="L30" s="35">
+        <v>-2230.5000000000005</v>
+      </c>
+      <c r="M30" s="38">
+        <v>-2243.4</v>
+      </c>
+      <c r="N30" s="38">
+        <v>-3336.5</v>
       </c>
       <c r="O30" s="26"/>
       <c r="P30" s="26"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A31" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="21" t="s">
         <v>66</v>
       </c>
       <c r="D31" t="s">
         <v>65</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G31" s="33">
+      <c r="G31" s="35">
         <v>-1525.9</v>
       </c>
-      <c r="H31" s="33">
+      <c r="H31" s="35">
         <v>-185.79999999999973</v>
       </c>
-      <c r="I31" s="33">
-[...2 lines deleted...]
-      <c r="J31" s="33">
+      <c r="I31" s="35">
+        <v>2029.3</v>
+      </c>
+      <c r="J31" s="35">
         <v>3520.9</v>
       </c>
-      <c r="K31" s="33">
+      <c r="K31" s="35">
         <v>1323.2</v>
       </c>
-      <c r="L31" s="33">
+      <c r="L31" s="35">
         <v>2225.8000000000002</v>
       </c>
-      <c r="M31" s="33">
+      <c r="M31" s="38">
         <v>4005</v>
       </c>
-      <c r="N31" s="33">
-        <v>3140.9</v>
+      <c r="N31" s="38">
+        <v>3105.4</v>
       </c>
       <c r="O31" s="26"/>
       <c r="P31" s="26"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
         <v>67</v>
       </c>
       <c r="B32" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C32" s="21" t="s">
         <v>68</v>
       </c>
       <c r="D32" t="s">
         <v>67</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G32" s="33">
+      <c r="G32" s="35">
         <v>-7384</v>
       </c>
-      <c r="H32" s="33">
+      <c r="H32" s="35">
         <v>-10626.8</v>
       </c>
-      <c r="I32" s="33">
+      <c r="I32" s="35">
         <v>-8800.7999999999993</v>
       </c>
-      <c r="J32" s="33">
+      <c r="J32" s="35">
         <v>-8134.2999999999993</v>
       </c>
-      <c r="K32" s="33">
+      <c r="K32" s="35">
         <v>-8211.1</v>
       </c>
-      <c r="L32" s="33">
+      <c r="L32" s="35">
         <v>-4661.5000000000009</v>
       </c>
-      <c r="M32" s="33">
+      <c r="M32" s="38">
         <v>-3314.9000000000005</v>
       </c>
-      <c r="N32" s="33">
-        <v>-1007.8</v>
+      <c r="N32" s="38">
+        <v>34.899999999999466</v>
       </c>
       <c r="O32" s="26"/>
       <c r="P32" s="26"/>
     </row>
     <row r="33" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
         <v>69</v>
       </c>
       <c r="B33" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C33" s="21" t="s">
         <v>70</v>
       </c>
       <c r="D33" t="s">
         <v>69</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G33" s="33">
+      <c r="G33" s="35">
         <v>1653</v>
       </c>
-      <c r="H33" s="33">
+      <c r="H33" s="35">
         <v>5284.1</v>
       </c>
-      <c r="I33" s="33">
+      <c r="I33" s="35">
         <v>3864.1</v>
       </c>
-      <c r="J33" s="33">
+      <c r="J33" s="35">
         <v>338.1</v>
       </c>
-      <c r="K33" s="33">
+      <c r="K33" s="35">
         <v>-460.5</v>
       </c>
-      <c r="L33" s="33">
+      <c r="L33" s="35">
         <v>3371</v>
       </c>
-      <c r="M33" s="33">
+      <c r="M33" s="38">
         <v>1312</v>
       </c>
-      <c r="N33" s="33">
-        <v>-1768.7</v>
+      <c r="N33" s="38">
+        <v>-1768.6999999999998</v>
       </c>
       <c r="O33" s="26"/>
       <c r="P33" s="26"/>
     </row>
     <row r="34" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="21" t="s">
         <v>72</v>
       </c>
       <c r="C34" s="21" t="s">
         <v>72</v>
       </c>
       <c r="D34" t="s">
         <v>71</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G34" s="33">
+      <c r="G34" s="35">
         <v>1987.4</v>
       </c>
-      <c r="H34" s="33">
+      <c r="H34" s="35">
         <v>1647</v>
       </c>
-      <c r="I34" s="33">
+      <c r="I34" s="35">
         <v>1617.7</v>
       </c>
-      <c r="J34" s="33">
+      <c r="J34" s="35">
         <v>1369.4</v>
       </c>
-      <c r="K34" s="33">
-[...9 lines deleted...]
-        <v>1000</v>
+      <c r="K34" s="35">
+        <v>1458.9</v>
+      </c>
+      <c r="L34" s="35">
+        <v>1011.2</v>
+      </c>
+      <c r="M34" s="38">
+        <v>1343.6</v>
+      </c>
+      <c r="N34" s="38">
+        <v>1230.2</v>
       </c>
       <c r="O34" s="26"/>
       <c r="P34" s="26"/>
     </row>
     <row r="35" spans="1:18" x14ac:dyDescent="0.3">
       <c r="G35" s="26"/>
       <c r="H35" s="26"/>
       <c r="I35" s="26"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="26"/>
       <c r="O35" s="28"/>
       <c r="P35" s="28"/>
       <c r="Q35" s="28"/>
       <c r="R35" s="28"/>
     </row>
     <row r="36" spans="1:18" x14ac:dyDescent="0.3">
       <c r="G36" s="26"/>
       <c r="H36" s="26"/>
       <c r="I36" s="26"/>
       <c r="J36" s="26"/>
       <c r="K36" s="26"/>
       <c r="L36" s="26"/>
@@ -3539,50 +3628,51 @@
       <c r="N55" s="26"/>
       <c r="O55" s="26"/>
       <c r="P55" s="26"/>
       <c r="Q55" s="26"/>
       <c r="R55" s="26"/>
     </row>
     <row r="56" spans="7:18" x14ac:dyDescent="0.3">
       <c r="G56" s="26"/>
       <c r="H56" s="26"/>
       <c r="I56" s="26"/>
       <c r="J56" s="26"/>
       <c r="K56" s="26"/>
       <c r="L56" s="26"/>
       <c r="M56" s="26"/>
       <c r="N56" s="26"/>
       <c r="O56" s="26"/>
       <c r="P56" s="26"/>
       <c r="Q56" s="26"/>
       <c r="R56" s="26"/>
     </row>
     <row r="57" spans="7:18" x14ac:dyDescent="0.3">
       <c r="G57" s="26"/>
       <c r="H57" s="26"/>
       <c r="I57" s="26"/>
       <c r="J57" s="26"/>
+      <c r="K57" s="26"/>
       <c r="L57" s="26"/>
       <c r="M57" s="26"/>
       <c r="N57" s="26"/>
       <c r="O57" s="26"/>
       <c r="P57" s="26"/>
       <c r="Q57" s="26"/>
       <c r="R57" s="26"/>
     </row>
     <row r="58" spans="7:18" x14ac:dyDescent="0.3">
       <c r="G58" s="26"/>
       <c r="H58" s="26"/>
       <c r="I58" s="26"/>
       <c r="J58" s="26"/>
       <c r="K58" s="26"/>
       <c r="L58" s="26"/>
       <c r="M58" s="26"/>
       <c r="N58" s="26"/>
       <c r="O58" s="26"/>
       <c r="P58" s="26"/>
       <c r="Q58" s="26"/>
       <c r="R58" s="26"/>
     </row>
     <row r="59" spans="7:18" x14ac:dyDescent="0.3">
       <c r="G59" s="26"/>
       <c r="H59" s="26"/>
@@ -3597,565 +3687,575 @@
       <c r="Q59" s="26"/>
       <c r="R59" s="26"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A1:A1048576">
     <cfRule type="duplicateValues" dxfId="5" priority="1"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="G11:N11">
     <cfRule type="expression" dxfId="4" priority="2">
       <formula>IF(AND(G9&lt;&gt;"",G10&lt;&gt;""),IF(OR(LEN(G9)&lt;&gt;4,LEN(G10)&gt;3),TRUE,FALSE),FALSE)</formula>
     </cfRule>
     <cfRule type="expression" dxfId="3" priority="3">
       <formula>IF(G11&lt;&gt;"",IF(COUNTIF($F$8:$CX$8,G11)&gt;1,TRUE,FALSE),FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations disablePrompts="1" count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"0,3,6,9"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B8" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>"M,Q,A"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="58" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="56" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9F01897-E1EE-4151-B7FC-F4E5ABCC1C4C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ88"/>
+  <dimension ref="A1:BA88"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="6" ySplit="11" topLeftCell="AN12" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="6" ySplit="11" topLeftCell="AP12" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="G1" sqref="G1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
-      <selection pane="bottomRight" activeCell="B2" sqref="B2"/>
+      <selection pane="bottomRight" activeCell="AR11" sqref="AR11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.77734375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="37" style="4" customWidth="1"/>
     <col min="4" max="4" width="15.109375" style="4" customWidth="1"/>
     <col min="5" max="5" width="11.44140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="9.44140625" style="30" customWidth="1"/>
     <col min="7" max="10" width="7.77734375" style="4" hidden="1" customWidth="1"/>
     <col min="11" max="26" width="11.6640625" style="4" hidden="1" customWidth="1"/>
     <col min="27" max="34" width="11.6640625" style="4" customWidth="1"/>
-    <col min="35" max="52" width="12.33203125" style="4" customWidth="1"/>
-    <col min="53" max="16384" width="8.77734375" style="4"/>
+    <col min="35" max="43" width="12.33203125" style="4" customWidth="1"/>
+    <col min="44" max="47" width="12.33203125" style="28" customWidth="1"/>
+    <col min="48" max="53" width="12.33203125" style="4" customWidth="1"/>
+    <col min="54" max="16384" width="8.77734375" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
-    <row r="2" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:53" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="1:53" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="31"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
       <c r="V2" s="8"/>
       <c r="W2" s="8"/>
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="8"/>
       <c r="AA2" s="8"/>
       <c r="AB2" s="8"/>
       <c r="AC2" s="8"/>
       <c r="AD2" s="8"/>
       <c r="AE2" s="8"/>
       <c r="AF2" s="8"/>
       <c r="AG2" s="8"/>
       <c r="AH2" s="8"/>
       <c r="AI2" s="8"/>
       <c r="AJ2" s="8"/>
       <c r="AK2" s="8"/>
       <c r="AL2" s="8"/>
       <c r="AM2" s="8"/>
       <c r="AN2" s="8"/>
       <c r="AO2" s="8"/>
       <c r="AP2" s="8"/>
       <c r="AQ2" s="8"/>
-      <c r="AR2" s="8"/>
-[...2 lines deleted...]
-      <c r="AU2" s="8"/>
+      <c r="AR2" s="39"/>
+      <c r="AS2" s="39"/>
+      <c r="AT2" s="39"/>
+      <c r="AU2" s="39"/>
       <c r="AV2" s="8"/>
       <c r="AW2" s="8"/>
       <c r="AX2" s="8"/>
       <c r="AY2" s="8"/>
       <c r="AZ2" s="8"/>
-    </row>
-    <row r="3" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="BA2" s="8"/>
+    </row>
+    <row r="3" spans="1:53" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="31"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="Z3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AD3" s="8"/>
       <c r="AE3" s="8"/>
       <c r="AF3" s="8"/>
       <c r="AG3" s="8"/>
       <c r="AH3" s="8"/>
       <c r="AI3" s="8"/>
       <c r="AJ3" s="8"/>
       <c r="AK3" s="8"/>
       <c r="AL3" s="8"/>
       <c r="AM3" s="8"/>
       <c r="AN3" s="8"/>
       <c r="AO3" s="8"/>
       <c r="AP3" s="8"/>
       <c r="AQ3" s="8"/>
-      <c r="AR3" s="8"/>
-[...2 lines deleted...]
-      <c r="AU3" s="8"/>
+      <c r="AR3" s="39"/>
+      <c r="AS3" s="39"/>
+      <c r="AT3" s="39"/>
+      <c r="AU3" s="39"/>
       <c r="AV3" s="8"/>
       <c r="AW3" s="8"/>
       <c r="AX3" s="8"/>
       <c r="AY3" s="8"/>
       <c r="AZ3" s="8"/>
-    </row>
-    <row r="4" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="BA3" s="8"/>
+    </row>
+    <row r="4" spans="1:53" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="31"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
       <c r="N4" s="8"/>
       <c r="O4" s="8"/>
       <c r="P4" s="8"/>
       <c r="Q4" s="8"/>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>
       <c r="T4" s="8"/>
       <c r="U4" s="8"/>
       <c r="V4" s="8"/>
       <c r="W4" s="8"/>
       <c r="X4" s="8"/>
       <c r="Y4" s="8"/>
       <c r="Z4" s="8"/>
       <c r="AA4" s="8"/>
       <c r="AB4" s="8"/>
       <c r="AC4" s="8"/>
       <c r="AD4" s="8"/>
       <c r="AE4" s="8"/>
       <c r="AF4" s="8"/>
       <c r="AG4" s="8"/>
       <c r="AH4" s="8"/>
       <c r="AI4" s="8"/>
       <c r="AJ4" s="8"/>
       <c r="AK4" s="8"/>
       <c r="AL4" s="8"/>
       <c r="AM4" s="8"/>
       <c r="AN4" s="8"/>
       <c r="AO4" s="8"/>
       <c r="AP4" s="8"/>
       <c r="AQ4" s="8"/>
-      <c r="AR4" s="8"/>
-[...2 lines deleted...]
-      <c r="AU4" s="8"/>
+      <c r="AR4" s="39"/>
+      <c r="AS4" s="39"/>
+      <c r="AT4" s="39"/>
+      <c r="AU4" s="39"/>
       <c r="AV4" s="8"/>
       <c r="AW4" s="8"/>
       <c r="AX4" s="8"/>
       <c r="AY4" s="8"/>
       <c r="AZ4" s="8"/>
-    </row>
-    <row r="5" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="BA4" s="8"/>
+    </row>
+    <row r="5" spans="1:53" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="31"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8"/>
       <c r="P5" s="8"/>
       <c r="Q5" s="8"/>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="8"/>
       <c r="U5" s="8"/>
       <c r="V5" s="8"/>
       <c r="W5" s="8"/>
       <c r="X5" s="8"/>
       <c r="Y5" s="8"/>
       <c r="Z5" s="8"/>
       <c r="AA5" s="8"/>
       <c r="AB5" s="8"/>
       <c r="AC5" s="8"/>
       <c r="AD5" s="8"/>
       <c r="AE5" s="8"/>
       <c r="AF5" s="8"/>
       <c r="AG5" s="8"/>
       <c r="AH5" s="8"/>
       <c r="AI5" s="8"/>
       <c r="AJ5" s="8"/>
       <c r="AK5" s="8"/>
       <c r="AL5" s="8"/>
       <c r="AM5" s="8"/>
       <c r="AN5" s="8"/>
       <c r="AO5" s="8"/>
       <c r="AP5" s="8"/>
       <c r="AQ5" s="8"/>
-      <c r="AR5" s="8"/>
-[...2 lines deleted...]
-      <c r="AU5" s="8"/>
+      <c r="AR5" s="39"/>
+      <c r="AS5" s="39"/>
+      <c r="AT5" s="39"/>
+      <c r="AU5" s="39"/>
       <c r="AV5" s="8"/>
       <c r="AW5" s="8"/>
       <c r="AX5" s="8"/>
       <c r="AY5" s="8"/>
       <c r="AZ5" s="8"/>
-    </row>
-    <row r="6" spans="1:52" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="BA5" s="8"/>
+    </row>
+    <row r="6" spans="1:53" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="31"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8"/>
       <c r="P6" s="8"/>
       <c r="Q6" s="8"/>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="8"/>
       <c r="U6" s="8"/>
       <c r="V6" s="8"/>
       <c r="W6" s="8"/>
       <c r="X6" s="8"/>
       <c r="Y6" s="8"/>
       <c r="Z6" s="8"/>
       <c r="AA6" s="8"/>
       <c r="AB6" s="8"/>
       <c r="AC6" s="8"/>
       <c r="AD6" s="8"/>
       <c r="AE6" s="8"/>
       <c r="AF6" s="8"/>
       <c r="AG6" s="8"/>
       <c r="AH6" s="8"/>
       <c r="AI6" s="8"/>
       <c r="AJ6" s="8"/>
       <c r="AK6" s="8"/>
       <c r="AL6" s="8"/>
       <c r="AM6" s="8"/>
       <c r="AN6" s="8"/>
       <c r="AO6" s="8"/>
       <c r="AP6" s="8"/>
       <c r="AQ6" s="8"/>
-      <c r="AR6" s="8"/>
-[...2 lines deleted...]
-      <c r="AU6" s="8"/>
+      <c r="AR6" s="39"/>
+      <c r="AS6" s="39"/>
+      <c r="AT6" s="39"/>
+      <c r="AU6" s="39"/>
       <c r="AV6" s="8"/>
       <c r="AW6" s="8"/>
       <c r="AX6" s="8"/>
       <c r="AY6" s="8"/>
       <c r="AZ6" s="8"/>
-    </row>
-    <row r="7" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="BA6" s="8"/>
+    </row>
+    <row r="7" spans="1:53" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="16">
         <v>6</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="31"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8"/>
       <c r="P7" s="8"/>
       <c r="Q7" s="8"/>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="8"/>
       <c r="U7" s="8"/>
       <c r="V7" s="8"/>
       <c r="W7" s="8"/>
       <c r="X7" s="8"/>
       <c r="Y7" s="8"/>
       <c r="Z7" s="8"/>
       <c r="AA7" s="8"/>
       <c r="AB7" s="8"/>
       <c r="AC7" s="8"/>
       <c r="AD7" s="8"/>
       <c r="AE7" s="8"/>
       <c r="AF7" s="8"/>
       <c r="AG7" s="8"/>
       <c r="AH7" s="8"/>
       <c r="AI7" s="8"/>
       <c r="AJ7" s="8"/>
       <c r="AK7" s="8"/>
       <c r="AL7" s="8"/>
       <c r="AM7" s="8"/>
       <c r="AN7" s="8"/>
       <c r="AO7" s="8"/>
       <c r="AP7" s="8"/>
       <c r="AQ7" s="8"/>
-      <c r="AR7" s="8"/>
-[...2 lines deleted...]
-      <c r="AU7" s="8"/>
+      <c r="AR7" s="39"/>
+      <c r="AS7" s="39"/>
+      <c r="AT7" s="39"/>
+      <c r="AU7" s="39"/>
       <c r="AV7" s="8"/>
       <c r="AW7" s="8"/>
       <c r="AX7" s="8"/>
       <c r="AY7" s="8"/>
       <c r="AZ7" s="8"/>
-    </row>
-    <row r="8" spans="1:52" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="BA7" s="8"/>
+    </row>
+    <row r="8" spans="1:53" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>74</v>
       </c>
       <c r="C8" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="31"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8"/>
       <c r="P8" s="8"/>
       <c r="Q8" s="8"/>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="8"/>
       <c r="U8" s="8"/>
       <c r="V8" s="8"/>
       <c r="W8" s="8"/>
       <c r="X8" s="8"/>
       <c r="Y8" s="8"/>
       <c r="Z8" s="8"/>
       <c r="AA8" s="8"/>
       <c r="AB8" s="8"/>
       <c r="AC8" s="8"/>
       <c r="AD8" s="8"/>
       <c r="AE8" s="8"/>
       <c r="AF8" s="8"/>
       <c r="AG8" s="8"/>
       <c r="AH8" s="8"/>
       <c r="AI8" s="8"/>
       <c r="AJ8" s="8"/>
       <c r="AK8" s="8"/>
       <c r="AL8" s="8"/>
       <c r="AM8" s="8"/>
       <c r="AN8" s="8"/>
       <c r="AO8" s="8"/>
       <c r="AP8" s="8"/>
       <c r="AQ8" s="8"/>
-      <c r="AR8" s="8"/>
-[...2 lines deleted...]
-      <c r="AU8" s="8"/>
+      <c r="AR8" s="39"/>
+      <c r="AS8" s="39"/>
+      <c r="AT8" s="39"/>
+      <c r="AU8" s="39"/>
       <c r="AV8" s="8"/>
       <c r="AW8" s="8"/>
       <c r="AX8" s="8"/>
       <c r="AY8" s="8"/>
       <c r="AZ8" s="8"/>
-    </row>
-    <row r="9" spans="1:52" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="BA8" s="8"/>
+    </row>
+    <row r="9" spans="1:53" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="14" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="31"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8"/>
       <c r="P9" s="8"/>
       <c r="Q9" s="8"/>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="8"/>
       <c r="U9" s="8"/>
       <c r="V9" s="8"/>
       <c r="W9" s="8"/>
       <c r="X9" s="8"/>
       <c r="Y9" s="8"/>
       <c r="Z9" s="8"/>
       <c r="AA9" s="8"/>
       <c r="AB9" s="8"/>
       <c r="AC9" s="8"/>
       <c r="AD9" s="8"/>
       <c r="AE9" s="8"/>
       <c r="AF9" s="8"/>
       <c r="AG9" s="8"/>
       <c r="AH9" s="8"/>
       <c r="AI9" s="8"/>
       <c r="AJ9" s="8"/>
       <c r="AK9" s="8"/>
       <c r="AL9" s="8"/>
       <c r="AM9" s="8"/>
       <c r="AN9" s="8"/>
       <c r="AO9" s="8"/>
       <c r="AP9" s="8"/>
       <c r="AQ9" s="8"/>
-      <c r="AR9" s="8"/>
-[...2 lines deleted...]
-      <c r="AU9" s="8"/>
+      <c r="AR9" s="39"/>
+      <c r="AS9" s="39"/>
+      <c r="AT9" s="39"/>
+      <c r="AU9" s="39"/>
       <c r="AV9" s="8"/>
       <c r="AW9" s="8"/>
       <c r="AX9" s="8"/>
       <c r="AY9" s="8"/>
       <c r="AZ9" s="8"/>
-    </row>
-[...1 lines deleted...]
-    <row r="11" spans="1:52" x14ac:dyDescent="0.3">
+      <c r="BA9" s="8"/>
+    </row>
+    <row r="10" spans="1:53" ht="3.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="11" spans="1:53" x14ac:dyDescent="0.3">
       <c r="A11" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="23" t="s">
         <v>76</v>
       </c>
       <c r="H11" s="23" t="s">
         <v>77</v>
       </c>
       <c r="I11" s="23" t="s">
@@ -4238,52 +4338,58 @@
       </c>
       <c r="AI11" s="23" t="s">
         <v>104</v>
       </c>
       <c r="AJ11" s="23" t="s">
         <v>105</v>
       </c>
       <c r="AK11" s="23" t="s">
         <v>106</v>
       </c>
       <c r="AL11" s="23" t="s">
         <v>107</v>
       </c>
       <c r="AM11" s="23" t="s">
         <v>108</v>
       </c>
       <c r="AN11" s="23" t="s">
         <v>109</v>
       </c>
       <c r="AO11" s="23" t="s">
         <v>110</v>
       </c>
       <c r="AP11" s="23" t="s">
         <v>111</v>
       </c>
-    </row>
-    <row r="12" spans="1:52" x14ac:dyDescent="0.3">
+      <c r="AQ11" s="23" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR11" s="23" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="12" spans="1:53" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="20" t="s">
         <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G12" s="25"/>
       <c r="H12" s="25"/>
       <c r="I12" s="25"/>
       <c r="J12" s="25"/>
       <c r="K12" s="25">
         <v>-2921.8999999999996</v>
       </c>
@@ -4326,104 +4432,108 @@
       <c r="X12" s="25">
         <v>-2339.399999999996</v>
       </c>
       <c r="Y12" s="25">
         <v>-1103.6000000000004</v>
       </c>
       <c r="Z12" s="25">
         <v>-2520.6999999999971</v>
       </c>
       <c r="AA12" s="25">
         <f>+AA13-AA14</f>
         <v>-2087.3999999999996</v>
       </c>
       <c r="AB12" s="25">
         <f t="shared" ref="AB12:AP12" si="0">+AB13-AB14</f>
         <v>-4973.5999999999985</v>
       </c>
       <c r="AC12" s="25">
         <f t="shared" si="0"/>
         <v>-2843.4000000000015</v>
       </c>
       <c r="AD12" s="25">
         <f t="shared" si="0"/>
         <v>-2410.1999999999935</v>
       </c>
-      <c r="AE12" s="25">
+      <c r="AE12" s="35">
         <f t="shared" si="0"/>
-        <v>-1472.7999999999993</v>
-[...1 lines deleted...]
-      <c r="AF12" s="25">
+        <v>-1472.8000000000029</v>
+      </c>
+      <c r="AF12" s="35">
         <f t="shared" si="0"/>
         <v>-1691.5</v>
       </c>
-      <c r="AG12" s="25">
+      <c r="AG12" s="35">
         <f t="shared" si="0"/>
-        <v>-219.49999999999272</v>
-[...1 lines deleted...]
-      <c r="AH12" s="25">
+        <v>-219.5</v>
+      </c>
+      <c r="AH12" s="35">
         <f t="shared" si="0"/>
-        <v>-100.20000000000073</v>
-[...1 lines deleted...]
-      <c r="AI12" s="25">
+        <v>-100.19999999999709</v>
+      </c>
+      <c r="AI12" s="35">
         <f t="shared" si="0"/>
-        <v>-639.20000000000073</v>
-[...1 lines deleted...]
-      <c r="AJ12" s="25">
+        <v>-672.10000000000218</v>
+      </c>
+      <c r="AJ12" s="35">
         <f t="shared" si="0"/>
-        <v>-1230.8000000000029</v>
-[...1 lines deleted...]
-      <c r="AK12" s="25">
+        <v>-1239.4999999999964</v>
+      </c>
+      <c r="AK12" s="35">
         <f t="shared" si="0"/>
-        <v>312.80000000000655</v>
-[...1 lines deleted...]
-      <c r="AL12" s="25">
+        <v>279.10000000000582</v>
+      </c>
+      <c r="AL12" s="35">
         <f t="shared" si="0"/>
-        <v>-1018.4000000000015</v>
-[...1 lines deleted...]
-      <c r="AM12" s="25">
+        <v>-943.09999999999854</v>
+      </c>
+      <c r="AM12" s="35">
         <f t="shared" si="0"/>
-        <v>-2315.4000000000015</v>
-[...1 lines deleted...]
-      <c r="AN12" s="25">
+        <v>-2166.7000000000007</v>
+      </c>
+      <c r="AN12" s="35">
         <f t="shared" si="0"/>
-        <v>-1084.0000000000036</v>
-[...1 lines deleted...]
-      <c r="AO12" s="25">
+        <v>-677.39999999999782</v>
+      </c>
+      <c r="AO12" s="35">
         <f t="shared" si="0"/>
-        <v>6.9000000000014552</v>
-[...1 lines deleted...]
-      <c r="AP12" s="25">
+        <v>-548.10000000000218</v>
+      </c>
+      <c r="AP12" s="35">
         <f t="shared" si="0"/>
-        <v>-957.69999999999709</v>
-[...6 lines deleted...]
-    <row r="13" spans="1:52" x14ac:dyDescent="0.3">
+        <v>-646.00000000000364</v>
+      </c>
+      <c r="AQ12" s="25">
+        <f t="shared" ref="AQ12:AR12" si="1">+AQ13-AQ14</f>
+        <v>-1834.2000000000007</v>
+      </c>
+      <c r="AR12" s="25">
+        <f t="shared" si="1"/>
+        <v>-2406.7000000000116</v>
+      </c>
+    </row>
+    <row r="13" spans="1:53" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="21" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F13" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G13" s="25"/>
       <c r="H13" s="25"/>
       <c r="I13" s="25"/>
       <c r="J13" s="25"/>
       <c r="K13" s="25">
         <v>9753.1999999999989</v>
       </c>
@@ -4454,100 +4564,111 @@
       <c r="T13" s="25">
         <v>7377.1</v>
       </c>
       <c r="U13" s="25">
         <v>10137.799999999999</v>
       </c>
       <c r="V13" s="25">
         <v>10784.999999999998</v>
       </c>
       <c r="W13" s="25">
         <v>10980.5</v>
       </c>
       <c r="X13" s="25">
         <v>11761.7</v>
       </c>
       <c r="Y13" s="25">
         <v>13012.9</v>
       </c>
       <c r="Z13" s="25">
         <v>13197.2</v>
       </c>
       <c r="AA13" s="25">
         <v>14067.7</v>
       </c>
       <c r="AB13" s="25">
+        <f t="shared" ref="AB13:AD13" si="2">AB16+AB19+AB22+AB25</f>
         <v>14976.099999999999</v>
       </c>
       <c r="AC13" s="25">
+        <f t="shared" si="2"/>
         <v>17650.7</v>
       </c>
       <c r="AD13" s="25">
+        <f t="shared" si="2"/>
         <v>17420.400000000001</v>
       </c>
-      <c r="AE13" s="37">
-[...2 lines deleted...]
-      <c r="AF13" s="37">
+      <c r="AE13" s="25">
+        <v>17026.199999999997</v>
+      </c>
+      <c r="AF13" s="25">
         <v>17263.5</v>
       </c>
-      <c r="AG13" s="37">
-[...5 lines deleted...]
-      <c r="AI13" s="37">
+      <c r="AG13" s="25">
+        <v>18801.699999999997</v>
+      </c>
+      <c r="AH13" s="25">
+        <v>19328.900000000009</v>
+      </c>
+      <c r="AI13" s="25">
         <v>17922.5</v>
       </c>
-      <c r="AJ13" s="37">
-[...5 lines deleted...]
-      <c r="AL13" s="37">
+      <c r="AJ13" s="25">
+        <v>18514.800000000003</v>
+      </c>
+      <c r="AK13" s="25">
+        <v>19961</v>
+      </c>
+      <c r="AL13" s="25">
         <v>19352.699999999997</v>
       </c>
-      <c r="AM13" s="37">
-[...16 lines deleted...]
-    <row r="14" spans="1:52" x14ac:dyDescent="0.3">
+      <c r="AM13" s="35">
+        <v>17578.099999999999</v>
+      </c>
+      <c r="AN13" s="35">
+        <v>19100.5</v>
+      </c>
+      <c r="AO13" s="35">
+        <v>20138</v>
+      </c>
+      <c r="AP13" s="35">
+        <v>20870.999999999996</v>
+      </c>
+      <c r="AQ13" s="25">
+        <f t="shared" ref="AQ13" si="3">AQ16+AQ19+AQ22+AQ25</f>
+        <v>18317.600000000002</v>
+      </c>
+      <c r="AR13" s="25">
+        <v>20883.599999999995</v>
+      </c>
+      <c r="AV13" s="26"/>
+      <c r="AW13" s="26"/>
+      <c r="AX13" s="26"/>
+      <c r="AY13" s="26"/>
+      <c r="AZ13" s="26"/>
+    </row>
+    <row r="14" spans="1:53" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F14" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G14" s="25"/>
       <c r="H14" s="25"/>
       <c r="I14" s="25"/>
       <c r="J14" s="25"/>
       <c r="K14" s="25">
         <v>12675.099999999999</v>
       </c>
@@ -4578,100 +4699,111 @@
       <c r="T14" s="25">
         <v>9761.0999999999985</v>
       </c>
       <c r="U14" s="25">
         <v>11564.800000000001</v>
       </c>
       <c r="V14" s="25">
         <v>12134.399999999996</v>
       </c>
       <c r="W14" s="25">
         <v>12768.699999999999</v>
       </c>
       <c r="X14" s="25">
         <v>14101.099999999997</v>
       </c>
       <c r="Y14" s="25">
         <v>14116.5</v>
       </c>
       <c r="Z14" s="25">
         <v>15717.899999999998</v>
       </c>
       <c r="AA14" s="25">
         <v>16155.1</v>
       </c>
       <c r="AB14" s="25">
+        <f t="shared" ref="AB14:AD14" si="4">AB17+AB20+AB23+AB26</f>
         <v>19949.699999999997</v>
       </c>
       <c r="AC14" s="25">
+        <f t="shared" si="4"/>
         <v>20494.100000000002</v>
       </c>
       <c r="AD14" s="25">
+        <f t="shared" si="4"/>
         <v>19830.599999999995</v>
       </c>
-      <c r="AE14" s="37">
+      <c r="AE14" s="25">
         <v>18499</v>
       </c>
-      <c r="AF14" s="37">
+      <c r="AF14" s="25">
         <v>18955</v>
       </c>
-      <c r="AG14" s="37">
-[...34 lines deleted...]
-    <row r="15" spans="1:52" x14ac:dyDescent="0.3">
+      <c r="AG14" s="25">
+        <v>19021.199999999997</v>
+      </c>
+      <c r="AH14" s="25">
+        <v>19429.100000000006</v>
+      </c>
+      <c r="AI14" s="25">
+        <v>18594.600000000002</v>
+      </c>
+      <c r="AJ14" s="25">
+        <v>19754.3</v>
+      </c>
+      <c r="AK14" s="25">
+        <v>19681.899999999994</v>
+      </c>
+      <c r="AL14" s="25">
+        <v>20295.799999999996</v>
+      </c>
+      <c r="AM14" s="35">
+        <v>19744.8</v>
+      </c>
+      <c r="AN14" s="35">
+        <v>19777.899999999998</v>
+      </c>
+      <c r="AO14" s="35">
+        <v>20686.100000000002</v>
+      </c>
+      <c r="AP14" s="35">
+        <v>21517</v>
+      </c>
+      <c r="AQ14" s="25">
+        <f t="shared" ref="AQ14" si="5">AQ17+AQ20+AQ23+AQ26</f>
+        <v>20151.800000000003</v>
+      </c>
+      <c r="AR14" s="25">
+        <v>23290.300000000007</v>
+      </c>
+      <c r="AV14" s="26"/>
+      <c r="AW14" s="26"/>
+      <c r="AX14" s="26"/>
+      <c r="AY14" s="26"/>
+      <c r="AZ14" s="26"/>
+    </row>
+    <row r="15" spans="1:53" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="22" t="s">
         <v>42</v>
       </c>
       <c r="D15" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="25">
         <v>-5235.6999999999989</v>
       </c>
@@ -4699,102 +4831,123 @@
       <c r="S15" s="25">
         <v>-5030.2</v>
       </c>
       <c r="T15" s="25">
         <v>-3808.6000000000004</v>
       </c>
       <c r="U15" s="25">
         <v>-5494.9000000000015</v>
       </c>
       <c r="V15" s="25">
         <v>-4751.9999999999982</v>
       </c>
       <c r="W15" s="25">
         <v>-5082.5000000000009</v>
       </c>
       <c r="X15" s="25">
         <v>-6257.2999999999975</v>
       </c>
       <c r="Y15" s="25">
         <v>-6273.9000000000005</v>
       </c>
       <c r="Z15" s="25">
         <v>-6107.7999999999993</v>
       </c>
       <c r="AA15" s="25">
+        <f t="shared" ref="AA15:AP15" si="6">+AA16-AA17</f>
         <v>-6359.6999999999989</v>
       </c>
       <c r="AB15" s="25">
+        <f t="shared" si="6"/>
         <v>-8995.1</v>
       </c>
       <c r="AC15" s="25">
+        <f t="shared" si="6"/>
         <v>-9332.8000000000029</v>
       </c>
       <c r="AD15" s="25">
+        <f t="shared" si="6"/>
         <v>-8301.3999999999978</v>
       </c>
-      <c r="AE15" s="37">
+      <c r="AE15" s="35">
+        <f t="shared" si="6"/>
         <v>-6854.2000000000016</v>
       </c>
-      <c r="AF15" s="25">
+      <c r="AF15" s="35">
+        <f t="shared" si="6"/>
         <v>-7579.7</v>
       </c>
-      <c r="AG15" s="25">
-[...3 lines deleted...]
-        <v>-5875.0000000000018</v>
+      <c r="AG15" s="35">
+        <f t="shared" si="6"/>
+        <v>-7791.2999999999956</v>
+      </c>
+      <c r="AH15" s="35">
+        <f t="shared" si="6"/>
+        <v>-5875.0000000000036</v>
       </c>
       <c r="AI15" s="35">
+        <f t="shared" si="6"/>
         <v>-6037.0999999999995</v>
       </c>
       <c r="AJ15" s="35">
-        <v>-7686.2000000000007</v>
+        <f t="shared" si="6"/>
+        <v>-7686.2000000000016</v>
       </c>
       <c r="AK15" s="35">
-        <v>-8312</v>
+        <f t="shared" si="6"/>
+        <v>-8311.9999999999982</v>
       </c>
       <c r="AL15" s="35">
-        <v>-8385.5999999999985</v>
-[...17 lines deleted...]
-    <row r="16" spans="1:52" x14ac:dyDescent="0.3">
+        <f t="shared" si="6"/>
+        <v>-8385.6000000000022</v>
+      </c>
+      <c r="AM15" s="35">
+        <f t="shared" si="6"/>
+        <v>-7889.7</v>
+      </c>
+      <c r="AN15" s="35">
+        <f t="shared" si="6"/>
+        <v>-8210.3999999999978</v>
+      </c>
+      <c r="AO15" s="35">
+        <f t="shared" si="6"/>
+        <v>-9828.8000000000011</v>
+      </c>
+      <c r="AP15" s="35">
+        <f t="shared" si="6"/>
+        <v>-8600.9000000000015</v>
+      </c>
+      <c r="AQ15" s="25">
+        <f t="shared" ref="AQ15:AR15" si="7">+AQ16-AQ17</f>
+        <v>-8050.7999999999993</v>
+      </c>
+      <c r="AR15" s="25">
+        <f t="shared" si="7"/>
+        <v>-10344.6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:53" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D16" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F16" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G16" s="25"/>
       <c r="H16" s="25"/>
       <c r="I16" s="25"/>
       <c r="J16" s="25"/>
       <c r="K16" s="25">
         <v>4199.1000000000004</v>
       </c>
@@ -4833,90 +4986,94 @@
       </c>
       <c r="W16" s="25">
         <v>4647.5999999999995</v>
       </c>
       <c r="X16" s="25">
         <v>4905.3000000000011</v>
       </c>
       <c r="Y16" s="25">
         <v>4447.0999999999995</v>
       </c>
       <c r="Z16" s="25">
         <v>5867</v>
       </c>
       <c r="AA16" s="25">
         <v>6415.7000000000007</v>
       </c>
       <c r="AB16" s="25">
         <v>6685.2999999999993</v>
       </c>
       <c r="AC16" s="25">
         <v>6655.6000000000013</v>
       </c>
       <c r="AD16" s="25">
         <v>7058.199999999998</v>
       </c>
-      <c r="AE16" s="37">
+      <c r="AE16" s="25">
         <v>7116.7</v>
       </c>
       <c r="AF16" s="25">
         <v>6819.8</v>
       </c>
       <c r="AG16" s="25">
         <v>6157.5</v>
       </c>
       <c r="AH16" s="25">
         <v>7987.6000000000022</v>
       </c>
-      <c r="AI16" s="35">
+      <c r="AI16" s="34">
         <v>7558.3</v>
       </c>
-      <c r="AJ16" s="35">
-[...2 lines deleted...]
-      <c r="AK16" s="35">
+      <c r="AJ16" s="34">
+        <v>7114.3999999999987</v>
+      </c>
+      <c r="AK16" s="34">
         <v>6311.6</v>
       </c>
-      <c r="AL16" s="35">
-[...17 lines deleted...]
-    <row r="17" spans="1:50" x14ac:dyDescent="0.3">
+      <c r="AL16" s="34">
+        <v>6819.7999999999993</v>
+      </c>
+      <c r="AM16" s="35">
+        <v>6691.7</v>
+      </c>
+      <c r="AN16" s="35">
+        <v>6629.8</v>
+      </c>
+      <c r="AO16" s="35">
+        <v>5853.9</v>
+      </c>
+      <c r="AP16" s="35">
+        <v>7167.5999999999985</v>
+      </c>
+      <c r="AQ16" s="25">
+        <v>7100.1</v>
+      </c>
+      <c r="AR16" s="25">
+        <v>7920.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:51" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>46</v>
       </c>
       <c r="D17" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F17" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25">
         <v>9434.7999999999993</v>
       </c>
@@ -4955,90 +5112,94 @@
       </c>
       <c r="W17" s="25">
         <v>9730.1</v>
       </c>
       <c r="X17" s="25">
         <v>11162.599999999999</v>
       </c>
       <c r="Y17" s="25">
         <v>10721</v>
       </c>
       <c r="Z17" s="25">
         <v>11974.8</v>
       </c>
       <c r="AA17" s="25">
         <v>12775.4</v>
       </c>
       <c r="AB17" s="25">
         <v>15680.4</v>
       </c>
       <c r="AC17" s="25">
         <v>15988.400000000003</v>
       </c>
       <c r="AD17" s="25">
         <v>15359.599999999997</v>
       </c>
-      <c r="AE17" s="37">
+      <c r="AE17" s="25">
         <v>13970.900000000001</v>
       </c>
       <c r="AF17" s="25">
         <v>14399.5</v>
       </c>
       <c r="AG17" s="25">
         <v>13948.799999999996</v>
       </c>
       <c r="AH17" s="25">
         <v>13862.600000000006</v>
       </c>
-      <c r="AI17" s="35">
+      <c r="AI17" s="34">
         <v>13595.4</v>
       </c>
-      <c r="AJ17" s="35">
+      <c r="AJ17" s="34">
         <v>14800.6</v>
       </c>
-      <c r="AK17" s="35">
-[...20 lines deleted...]
-    <row r="18" spans="1:50" x14ac:dyDescent="0.3">
+      <c r="AK17" s="34">
+        <v>14623.599999999999</v>
+      </c>
+      <c r="AL17" s="34">
+        <v>15205.400000000001</v>
+      </c>
+      <c r="AM17" s="35">
+        <v>14581.4</v>
+      </c>
+      <c r="AN17" s="35">
+        <v>14840.199999999999</v>
+      </c>
+      <c r="AO17" s="35">
+        <v>15682.7</v>
+      </c>
+      <c r="AP17" s="35">
+        <v>15768.5</v>
+      </c>
+      <c r="AQ17" s="25">
+        <v>15150.9</v>
+      </c>
+      <c r="AR17" s="25">
+        <v>18265</v>
+      </c>
+    </row>
+    <row r="18" spans="1:51" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="21" t="s">
         <v>48</v>
       </c>
       <c r="D18" t="s">
         <v>47</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F18" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G18" s="25"/>
       <c r="H18" s="25"/>
       <c r="I18" s="25"/>
       <c r="J18" s="25"/>
       <c r="K18" s="25">
         <v>2332.8000000000002</v>
       </c>
@@ -5075,93 +5236,111 @@
       <c r="V18" s="25">
         <v>2734.1999999999985</v>
       </c>
       <c r="W18" s="25">
         <v>2707.2999999999993</v>
       </c>
       <c r="X18" s="25">
         <v>2991.3999999999996</v>
       </c>
       <c r="Y18" s="25">
         <v>3508.3000000000006</v>
       </c>
       <c r="Z18" s="25">
         <v>2981.3999999999987</v>
       </c>
       <c r="AA18" s="25">
         <v>3434.8999999999996</v>
       </c>
       <c r="AB18" s="25">
         <v>3420.5</v>
       </c>
       <c r="AC18" s="25">
         <v>5118.5</v>
       </c>
       <c r="AD18" s="25">
+        <f t="shared" ref="AD18:AP18" si="8">+AD19-AD20</f>
         <v>4865.0000000000018</v>
       </c>
-      <c r="AE18" s="37">
+      <c r="AE18" s="35">
+        <f t="shared" si="8"/>
         <v>4845.9999999999982</v>
       </c>
-      <c r="AF18" s="25">
-[...6 lines deleted...]
-        <v>5090.3999999999996</v>
+      <c r="AF18" s="35">
+        <f t="shared" si="8"/>
+        <v>4898.4999999999982</v>
+      </c>
+      <c r="AG18" s="35">
+        <f t="shared" si="8"/>
+        <v>6385.4999999999991</v>
+      </c>
+      <c r="AH18" s="35">
+        <f t="shared" si="8"/>
+        <v>5090.4000000000069</v>
       </c>
       <c r="AI18" s="35">
+        <f t="shared" si="8"/>
         <v>4608.1999999999989</v>
       </c>
       <c r="AJ18" s="35">
-        <v>5206</v>
+        <f t="shared" si="8"/>
+        <v>5205.9999999999982</v>
       </c>
       <c r="AK18" s="35">
-        <v>7023.400000000006</v>
+        <f t="shared" si="8"/>
+        <v>7023.4000000000033</v>
       </c>
       <c r="AL18" s="35">
-        <v>5882.5999999999958</v>
-[...17 lines deleted...]
-    <row r="19" spans="1:50" x14ac:dyDescent="0.3">
+        <f t="shared" si="8"/>
+        <v>5882.5999999999913</v>
+      </c>
+      <c r="AM18" s="35">
+        <f t="shared" si="8"/>
+        <v>4409.7000000000007</v>
+      </c>
+      <c r="AN18" s="35">
+        <f t="shared" si="8"/>
+        <v>5864.6999999999989</v>
+      </c>
+      <c r="AO18" s="35">
+        <f t="shared" si="8"/>
+        <v>7101.0999999999985</v>
+      </c>
+      <c r="AP18" s="35">
+        <f t="shared" si="8"/>
+        <v>6420.1999999999989</v>
+      </c>
+      <c r="AQ18" s="25">
+        <f t="shared" ref="AQ18:AR18" si="9">+AQ19-AQ20</f>
+        <v>4411.7999999999993</v>
+      </c>
+      <c r="AR18" s="25">
+        <f t="shared" si="9"/>
+        <v>5853.5000000000027</v>
+      </c>
+    </row>
+    <row r="19" spans="1:51" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="21" t="s">
         <v>44</v>
       </c>
       <c r="D19" t="s">
         <v>49</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F19" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G19" s="25"/>
       <c r="H19" s="25"/>
       <c r="I19" s="25"/>
       <c r="J19" s="25"/>
       <c r="K19" s="25">
         <v>4325.7</v>
       </c>
@@ -5200,90 +5379,94 @@
       </c>
       <c r="W19" s="25">
         <v>4354.2</v>
       </c>
       <c r="X19" s="25">
         <v>4746.2</v>
       </c>
       <c r="Y19" s="25">
         <v>5283.7000000000007</v>
       </c>
       <c r="Z19" s="25">
         <v>5059.7999999999984</v>
       </c>
       <c r="AA19" s="25">
         <v>5523.7</v>
       </c>
       <c r="AB19" s="25">
         <v>5940.7</v>
       </c>
       <c r="AC19" s="25">
         <v>7733.9</v>
       </c>
       <c r="AD19" s="25">
         <v>7628.3000000000011</v>
       </c>
-      <c r="AE19" s="37">
-        <v>7549.0000000000009</v>
+      <c r="AE19" s="25">
+        <v>7548.9999999999991</v>
       </c>
       <c r="AF19" s="25">
-        <v>7829.4</v>
+        <v>7829.3999999999987</v>
       </c>
       <c r="AG19" s="25">
-        <v>9281.3000000000011</v>
+        <v>9281.2999999999993</v>
       </c>
       <c r="AH19" s="25">
-        <v>8565.1999999999989</v>
-[...1 lines deleted...]
-      <c r="AI19" s="35">
+        <v>8565.2000000000044</v>
+      </c>
+      <c r="AI19" s="34">
         <v>7666.7</v>
       </c>
-      <c r="AJ19" s="35">
+      <c r="AJ19" s="34">
         <v>8266.0999999999985</v>
       </c>
-      <c r="AK19" s="35">
-[...20 lines deleted...]
-    <row r="20" spans="1:50" x14ac:dyDescent="0.3">
+      <c r="AK19" s="34">
+        <v>9951.9000000000015</v>
+      </c>
+      <c r="AL19" s="34">
+        <v>9013.3999999999905</v>
+      </c>
+      <c r="AM19" s="35">
+        <v>7679.3000000000011</v>
+      </c>
+      <c r="AN19" s="35">
+        <v>9103.1999999999989</v>
+      </c>
+      <c r="AO19" s="35">
+        <v>10239.699999999999</v>
+      </c>
+      <c r="AP19" s="35">
+        <v>9922.4999999999982</v>
+      </c>
+      <c r="AQ19" s="25">
+        <v>7816.5999999999995</v>
+      </c>
+      <c r="AR19" s="25">
+        <v>9209.6000000000022</v>
+      </c>
+    </row>
+    <row r="20" spans="1:51" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="21" t="s">
         <v>46</v>
       </c>
       <c r="D20" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F20" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G20" s="25"/>
       <c r="H20" s="25"/>
       <c r="I20" s="25"/>
       <c r="J20" s="25"/>
       <c r="K20" s="25">
         <v>1992.8999999999999</v>
       </c>
@@ -5322,90 +5505,94 @@
       </c>
       <c r="W20" s="25">
         <v>1646.9000000000003</v>
       </c>
       <c r="X20" s="25">
         <v>1754.8000000000002</v>
       </c>
       <c r="Y20" s="25">
         <v>1775.4</v>
       </c>
       <c r="Z20" s="25">
         <v>2078.3999999999996</v>
       </c>
       <c r="AA20" s="25">
         <v>2088.8000000000002</v>
       </c>
       <c r="AB20" s="25">
         <v>2520.1999999999998</v>
       </c>
       <c r="AC20" s="25">
         <v>2615.4000000000005</v>
       </c>
       <c r="AD20" s="25">
         <v>2763.2999999999993</v>
       </c>
-      <c r="AE20" s="37">
+      <c r="AE20" s="25">
         <v>2703.0000000000005</v>
       </c>
       <c r="AF20" s="25">
-        <v>2930.8999999999996</v>
+        <v>2930.9</v>
       </c>
       <c r="AG20" s="25">
         <v>2895.8</v>
       </c>
       <c r="AH20" s="25">
         <v>3474.7999999999975</v>
       </c>
-      <c r="AI20" s="35">
-[...2 lines deleted...]
-      <c r="AJ20" s="35">
+      <c r="AI20" s="34">
+        <v>3058.5000000000005</v>
+      </c>
+      <c r="AJ20" s="34">
         <v>3060.1</v>
       </c>
-      <c r="AK20" s="35">
-[...20 lines deleted...]
-    <row r="21" spans="1:50" x14ac:dyDescent="0.3">
+      <c r="AK20" s="34">
+        <v>2928.4999999999982</v>
+      </c>
+      <c r="AL20" s="34">
+        <v>3130.7999999999993</v>
+      </c>
+      <c r="AM20" s="35">
+        <v>3269.6000000000004</v>
+      </c>
+      <c r="AN20" s="35">
+        <v>3238.4999999999995</v>
+      </c>
+      <c r="AO20" s="35">
+        <v>3138.6000000000004</v>
+      </c>
+      <c r="AP20" s="35">
+        <v>3502.2999999999997</v>
+      </c>
+      <c r="AQ20" s="25">
+        <v>3404.8</v>
+      </c>
+      <c r="AR20" s="25">
+        <v>3356.0999999999995</v>
+      </c>
+    </row>
+    <row r="21" spans="1:51" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="21" t="s">
         <v>52</v>
       </c>
       <c r="D21" t="s">
         <v>51</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F21" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="25">
         <v>-765.60000000000014</v>
       </c>
@@ -5433,101 +5620,123 @@
       <c r="S21" s="25">
         <v>-827</v>
       </c>
       <c r="T21" s="25">
         <v>-683.8</v>
       </c>
       <c r="U21" s="25">
         <v>-754</v>
       </c>
       <c r="V21" s="25">
         <v>-900.60000000000036</v>
       </c>
       <c r="W21" s="25">
         <v>-959.59999999999991</v>
       </c>
       <c r="X21" s="25">
         <v>-752.4</v>
       </c>
       <c r="Y21" s="25">
         <v>-1140.4000000000001</v>
       </c>
       <c r="Z21" s="25">
         <v>-1103.0999999999999</v>
       </c>
       <c r="AA21" s="25">
+        <f>+AA22-AA23</f>
         <v>-791.49999999999989</v>
       </c>
       <c r="AB21" s="25">
+        <f t="shared" ref="AB21:AP21" si="10">+AB22-AB23</f>
         <v>-1152.5999999999997</v>
       </c>
       <c r="AC21" s="25">
+        <f t="shared" si="10"/>
         <v>-1272.8000000000002</v>
       </c>
       <c r="AD21" s="25">
+        <f t="shared" si="10"/>
         <v>-979.7</v>
       </c>
-      <c r="AE21" s="37">
+      <c r="AE21" s="35">
+        <f t="shared" si="10"/>
         <v>-1157.6000000000004</v>
       </c>
-      <c r="AF21" s="25">
+      <c r="AF21" s="35">
+        <f t="shared" si="10"/>
         <v>-876.8</v>
       </c>
-      <c r="AG21" s="25">
-[...32 lines deleted...]
-    <row r="22" spans="1:50" x14ac:dyDescent="0.3">
+      <c r="AG21" s="35">
+        <f t="shared" si="10"/>
+        <v>-1349.5</v>
+      </c>
+      <c r="AH21" s="35">
+        <f t="shared" si="10"/>
+        <v>-1251.9000000000005</v>
+      </c>
+      <c r="AI21" s="35">
+        <f t="shared" si="10"/>
+        <v>-1110.3999999999996</v>
+      </c>
+      <c r="AJ21" s="35">
+        <f t="shared" si="10"/>
+        <v>-950.10000000000025</v>
+      </c>
+      <c r="AK21" s="35">
+        <f t="shared" si="10"/>
+        <v>-1280.5999999999999</v>
+      </c>
+      <c r="AL21" s="35">
+        <f t="shared" si="10"/>
+        <v>-946.79999999999973</v>
+      </c>
+      <c r="AM21" s="35">
+        <f t="shared" si="10"/>
+        <v>-998.90000000000009</v>
+      </c>
+      <c r="AN21" s="35">
+        <f t="shared" si="10"/>
+        <v>-876.69999999999982</v>
+      </c>
+      <c r="AO21" s="35">
+        <f t="shared" si="10"/>
+        <v>-791.80000000000018</v>
+      </c>
+      <c r="AP21" s="35">
+        <f t="shared" si="10"/>
+        <v>-1279.8999999999992</v>
+      </c>
+      <c r="AQ21" s="25">
+        <f t="shared" ref="AQ21:AR21" si="11">+AQ22-AQ23</f>
+        <v>-819.6</v>
+      </c>
+      <c r="AR21" s="25">
+        <f t="shared" si="11"/>
+        <v>-793.30000000000007</v>
+      </c>
+    </row>
+    <row r="22" spans="1:51" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="21" t="s">
         <v>44</v>
       </c>
       <c r="D22" t="s">
         <v>53</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F22" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G22" s="25"/>
       <c r="H22" s="25"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25"/>
       <c r="K22" s="25">
         <v>380.8</v>
       </c>
@@ -5566,94 +5775,96 @@
       </c>
       <c r="W22" s="25">
         <v>260.7</v>
       </c>
       <c r="X22" s="25">
         <v>251.5</v>
       </c>
       <c r="Y22" s="25">
         <v>301.10000000000002</v>
       </c>
       <c r="Z22" s="25">
         <v>308.2</v>
       </c>
       <c r="AA22" s="25">
         <v>323.10000000000002</v>
       </c>
       <c r="AB22" s="25">
         <v>331.90000000000009</v>
       </c>
       <c r="AC22" s="25">
         <v>380.69999999999993</v>
       </c>
       <c r="AD22" s="25">
         <v>481.50000000000006</v>
       </c>
-      <c r="AE22" s="37">
+      <c r="AE22" s="25">
         <v>434.9</v>
       </c>
       <c r="AF22" s="25">
         <v>509.40000000000009</v>
       </c>
       <c r="AG22" s="25">
-        <v>563.29999999999995</v>
+        <v>563.29999999999984</v>
       </c>
       <c r="AH22" s="25">
-        <v>629.99999999999989</v>
-[...1 lines deleted...]
-      <c r="AI22" s="36">
+        <v>630</v>
+      </c>
+      <c r="AI22" s="35">
         <v>622.9</v>
       </c>
-      <c r="AJ22" s="36">
-[...2 lines deleted...]
-      <c r="AK22" s="36">
+      <c r="AJ22" s="35">
+        <v>682.4000000000002</v>
+      </c>
+      <c r="AK22" s="35">
         <v>622.59999999999991</v>
       </c>
-      <c r="AL22" s="36">
+      <c r="AL22" s="35">
         <v>741.40000000000009</v>
       </c>
-      <c r="AM22" s="38">
-[...15 lines deleted...]
-      <c r="AU22" s="26"/>
+      <c r="AM22" s="35">
+        <v>679.7</v>
+      </c>
+      <c r="AN22" s="35">
+        <v>623.99999999999977</v>
+      </c>
+      <c r="AO22" s="35">
+        <v>780.70000000000027</v>
+      </c>
+      <c r="AP22" s="38">
+        <v>658.70000000000027</v>
+      </c>
+      <c r="AQ22" s="25">
+        <v>588.6</v>
+      </c>
+      <c r="AR22" s="25">
+        <v>585.30000000000007</v>
+      </c>
       <c r="AV22" s="26"/>
-    </row>
-    <row r="23" spans="1:50" x14ac:dyDescent="0.3">
+      <c r="AW22" s="26"/>
+    </row>
+    <row r="23" spans="1:51" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="21" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="21" t="s">
         <v>46</v>
       </c>
       <c r="D23" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F23" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G23" s="25"/>
       <c r="H23" s="25"/>
       <c r="I23" s="25"/>
       <c r="J23" s="25"/>
       <c r="K23" s="25">
         <v>1146.4000000000001</v>
       </c>
@@ -5692,94 +5903,96 @@
       </c>
       <c r="W23" s="25">
         <v>1220.3</v>
       </c>
       <c r="X23" s="25">
         <v>1003.9</v>
       </c>
       <c r="Y23" s="25">
         <v>1441.5</v>
       </c>
       <c r="Z23" s="25">
         <v>1411.3</v>
       </c>
       <c r="AA23" s="25">
         <v>1114.5999999999999</v>
       </c>
       <c r="AB23" s="25">
         <v>1484.4999999999998</v>
       </c>
       <c r="AC23" s="25">
         <v>1653.5</v>
       </c>
       <c r="AD23" s="25">
         <v>1461.2</v>
       </c>
-      <c r="AE23" s="37">
+      <c r="AE23" s="25">
         <v>1592.5000000000002</v>
       </c>
       <c r="AF23" s="25">
         <v>1386.2</v>
       </c>
       <c r="AG23" s="25">
-        <v>1912.8000000000002</v>
+        <v>1912.7999999999997</v>
       </c>
       <c r="AH23" s="25">
-        <v>1831.3000000000002</v>
-[...32 lines deleted...]
-    <row r="24" spans="1:50" x14ac:dyDescent="0.3">
+        <v>1881.9000000000005</v>
+      </c>
+      <c r="AI23" s="35">
+        <v>1733.2999999999997</v>
+      </c>
+      <c r="AJ23" s="35">
+        <v>1632.5000000000005</v>
+      </c>
+      <c r="AK23" s="35">
+        <v>1903.1999999999998</v>
+      </c>
+      <c r="AL23" s="35">
+        <v>1688.1999999999998</v>
+      </c>
+      <c r="AM23" s="35">
+        <v>1678.6000000000001</v>
+      </c>
+      <c r="AN23" s="35">
+        <v>1500.6999999999996</v>
+      </c>
+      <c r="AO23" s="35">
+        <v>1572.5000000000005</v>
+      </c>
+      <c r="AP23" s="38">
+        <v>1938.5999999999995</v>
+      </c>
+      <c r="AQ23" s="25">
+        <v>1408.2</v>
+      </c>
+      <c r="AR23" s="25">
+        <v>1378.6000000000001</v>
+      </c>
+      <c r="AV23" s="36"/>
+      <c r="AW23" s="36"/>
+    </row>
+    <row r="24" spans="1:51" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24" s="21" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="21" t="s">
         <v>56</v>
       </c>
       <c r="D24" t="s">
         <v>55</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F24" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25">
         <v>746.59999999999991</v>
       </c>
@@ -5807,107 +6020,127 @@
       <c r="S24" s="25">
         <v>1184.6000000000001</v>
       </c>
       <c r="T24" s="25">
         <v>874.60000000000014</v>
       </c>
       <c r="U24" s="25">
         <v>1802.3</v>
       </c>
       <c r="V24" s="25">
         <v>1569.0000000000005</v>
       </c>
       <c r="W24" s="25">
         <v>1546.5999999999997</v>
       </c>
       <c r="X24" s="25">
         <v>1678.9</v>
       </c>
       <c r="Y24" s="25">
         <v>2802.3999999999996</v>
       </c>
       <c r="Z24" s="25">
         <v>1708.8000000000004</v>
       </c>
       <c r="AA24" s="25">
+        <f t="shared" ref="AA24:AP24" si="12">+AA25-AA26</f>
         <v>1628.8999999999999</v>
       </c>
       <c r="AB24" s="25">
+        <f t="shared" si="12"/>
         <v>1753.5999999999995</v>
       </c>
       <c r="AC24" s="25">
+        <f t="shared" si="12"/>
         <v>2643.7000000000016</v>
       </c>
       <c r="AD24" s="25">
+        <f t="shared" si="12"/>
         <v>2005.8999999999996</v>
       </c>
-      <c r="AE24" s="37">
+      <c r="AE24" s="35">
+        <f t="shared" si="12"/>
         <v>1693</v>
       </c>
-      <c r="AF24" s="25">
+      <c r="AF24" s="35">
+        <f t="shared" si="12"/>
         <v>1866.5000000000007</v>
       </c>
-      <c r="AG24" s="25">
-[...5 lines deleted...]
-      <c r="AI24" s="36">
+      <c r="AG24" s="35">
+        <f t="shared" si="12"/>
+        <v>2535.7999999999997</v>
+      </c>
+      <c r="AH24" s="35">
+        <f t="shared" si="12"/>
+        <v>1936.2999999999984</v>
+      </c>
+      <c r="AI24" s="35">
+        <f t="shared" si="12"/>
         <v>1867.1999999999998</v>
       </c>
-      <c r="AJ24" s="36">
+      <c r="AJ24" s="35">
+        <f t="shared" si="12"/>
         <v>2190.8000000000002</v>
       </c>
-      <c r="AK24" s="36">
+      <c r="AK24" s="35">
+        <f t="shared" si="12"/>
         <v>2848.2999999999997</v>
       </c>
-      <c r="AL24" s="36">
-[...18 lines deleted...]
-      <c r="AU24" s="26"/>
+      <c r="AL24" s="35">
+        <f t="shared" si="12"/>
+        <v>2506.7000000000003</v>
+      </c>
+      <c r="AM24" s="35">
+        <f t="shared" si="12"/>
+        <v>2312.2000000000003</v>
+      </c>
+      <c r="AN24" s="35">
+        <f t="shared" si="12"/>
+        <v>2544.9999999999995</v>
+      </c>
+      <c r="AO24" s="35">
+        <f t="shared" si="12"/>
+        <v>2971.400000000001</v>
+      </c>
+      <c r="AP24" s="35">
+        <f t="shared" si="12"/>
+        <v>2814.5999999999985</v>
+      </c>
+      <c r="AQ24" s="25">
+        <f t="shared" ref="AQ24:AR24" si="13">+AQ25-AQ26</f>
+        <v>2624.4</v>
+      </c>
+      <c r="AR24" s="25">
+        <f t="shared" si="13"/>
+        <v>2877.6999999999985</v>
+      </c>
       <c r="AV24" s="26"/>
       <c r="AW24" s="26"/>
       <c r="AX24" s="26"/>
-    </row>
-    <row r="25" spans="1:50" x14ac:dyDescent="0.3">
+      <c r="AY24" s="26"/>
+    </row>
+    <row r="25" spans="1:51" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="21" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="21" t="s">
         <v>44</v>
       </c>
       <c r="D25" t="s">
         <v>57</v>
       </c>
       <c r="E25" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F25" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="25"/>
       <c r="J25" s="25"/>
       <c r="K25" s="25">
         <v>847.59999999999991</v>
       </c>
@@ -5946,96 +6179,98 @@
       </c>
       <c r="W25" s="25">
         <v>1717.9999999999998</v>
       </c>
       <c r="X25" s="25">
         <v>1858.7</v>
       </c>
       <c r="Y25" s="25">
         <v>2980.9999999999995</v>
       </c>
       <c r="Z25" s="25">
         <v>1962.2000000000005</v>
       </c>
       <c r="AA25" s="25">
         <v>1805.1999999999998</v>
       </c>
       <c r="AB25" s="25">
         <v>2018.1999999999994</v>
       </c>
       <c r="AC25" s="25">
         <v>2880.5000000000014</v>
       </c>
       <c r="AD25" s="25">
         <v>2252.3999999999996</v>
       </c>
-      <c r="AE25" s="37">
+      <c r="AE25" s="25">
         <v>1925.6</v>
       </c>
       <c r="AF25" s="25">
         <v>2104.9000000000005</v>
       </c>
       <c r="AG25" s="25">
-        <v>2799.5999999999995</v>
+        <v>2799.6</v>
       </c>
       <c r="AH25" s="25">
-        <v>2146.099999999999</v>
-[...1 lines deleted...]
-      <c r="AI25" s="36">
+        <v>2146.0999999999985</v>
+      </c>
+      <c r="AI25" s="35">
         <v>2074.6</v>
       </c>
-      <c r="AJ25" s="36">
+      <c r="AJ25" s="35">
         <v>2451.9</v>
       </c>
-      <c r="AK25" s="36">
+      <c r="AK25" s="35">
         <v>3074.8999999999996</v>
       </c>
-      <c r="AL25" s="36">
+      <c r="AL25" s="35">
         <v>2778.1000000000004</v>
       </c>
-      <c r="AM25" s="38">
-[...20 lines deleted...]
-    <row r="26" spans="1:50" x14ac:dyDescent="0.3">
+      <c r="AM25" s="35">
+        <v>2527.4</v>
+      </c>
+      <c r="AN25" s="35">
+        <v>2743.4999999999995</v>
+      </c>
+      <c r="AO25" s="35">
+        <v>3263.7000000000007</v>
+      </c>
+      <c r="AP25" s="38">
+        <v>3122.1999999999989</v>
+      </c>
+      <c r="AQ25" s="25">
+        <v>2812.3</v>
+      </c>
+      <c r="AR25" s="25">
+        <v>3168.2999999999984</v>
+      </c>
+      <c r="AV25" s="36"/>
+      <c r="AW25" s="36"/>
+      <c r="AX25" s="36"/>
+      <c r="AY25" s="36"/>
+    </row>
+    <row r="26" spans="1:51" x14ac:dyDescent="0.3">
       <c r="A26" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="21" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="21" t="s">
         <v>46</v>
       </c>
       <c r="D26" t="s">
         <v>58</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F26" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G26" s="25"/>
       <c r="H26" s="25"/>
       <c r="I26" s="25"/>
       <c r="J26" s="25"/>
       <c r="K26" s="25">
         <v>101</v>
       </c>
@@ -6074,90 +6309,94 @@
       </c>
       <c r="W26" s="25">
         <v>171.40000000000003</v>
       </c>
       <c r="X26" s="25">
         <v>179.8</v>
       </c>
       <c r="Y26" s="25">
         <v>178.60000000000005</v>
       </c>
       <c r="Z26" s="25">
         <v>253.4</v>
       </c>
       <c r="AA26" s="25">
         <v>176.3</v>
       </c>
       <c r="AB26" s="25">
         <v>264.60000000000002</v>
       </c>
       <c r="AC26" s="25">
         <v>236.79999999999995</v>
       </c>
       <c r="AD26" s="25">
         <v>246.5</v>
       </c>
-      <c r="AE26" s="37">
+      <c r="AE26" s="25">
         <v>232.60000000000002</v>
       </c>
       <c r="AF26" s="25">
-        <v>238.39999999999995</v>
+        <v>238.39999999999992</v>
       </c>
       <c r="AG26" s="25">
-        <v>263.80000000000007</v>
+        <v>263.8</v>
       </c>
       <c r="AH26" s="25">
-        <v>209.80000000000004</v>
-[...1 lines deleted...]
-      <c r="AI26" s="36">
+        <v>209.80000000000007</v>
+      </c>
+      <c r="AI26" s="35">
         <v>207.4</v>
       </c>
-      <c r="AJ26" s="36">
+      <c r="AJ26" s="35">
         <v>261.10000000000002</v>
       </c>
-      <c r="AK26" s="36">
-[...20 lines deleted...]
-    <row r="27" spans="1:50" x14ac:dyDescent="0.3">
+      <c r="AK26" s="35">
+        <v>226.60000000000002</v>
+      </c>
+      <c r="AL26" s="35">
+        <v>271.39999999999998</v>
+      </c>
+      <c r="AM26" s="35">
+        <v>215.2</v>
+      </c>
+      <c r="AN26" s="35">
+        <v>198.50000000000006</v>
+      </c>
+      <c r="AO26" s="35">
+        <v>292.29999999999984</v>
+      </c>
+      <c r="AP26" s="38">
+        <v>307.60000000000025</v>
+      </c>
+      <c r="AQ26" s="25">
+        <v>187.9</v>
+      </c>
+      <c r="AR26" s="25">
+        <v>290.60000000000002</v>
+      </c>
+    </row>
+    <row r="27" spans="1:51" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C27" s="21" t="s">
         <v>60</v>
       </c>
       <c r="D27" t="s">
         <v>59</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F27" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
       <c r="I27" s="25"/>
       <c r="J27" s="25"/>
       <c r="K27" s="25">
         <v>13.4</v>
       </c>
@@ -6185,117 +6424,123 @@
       <c r="S27" s="25">
         <v>156.1</v>
       </c>
       <c r="T27" s="25">
         <v>69.800000000000011</v>
       </c>
       <c r="U27" s="25">
         <v>555.20000000000005</v>
       </c>
       <c r="V27" s="25">
         <v>245.7</v>
       </c>
       <c r="W27" s="25">
         <v>76.400000000000006</v>
       </c>
       <c r="X27" s="25">
         <v>42.6</v>
       </c>
       <c r="Y27" s="25">
         <v>146</v>
       </c>
       <c r="Z27" s="25">
         <v>352.50000000000006</v>
       </c>
       <c r="AA27" s="25">
-        <f>+AA28-AA29</f>
+        <f t="shared" ref="AA27:AO27" si="14">+AA28-AA29</f>
         <v>190.70000000000002</v>
       </c>
       <c r="AB27" s="25">
-        <f t="shared" ref="AB27:AP27" si="3">+AB28-AB29</f>
+        <f t="shared" si="14"/>
         <v>796.8</v>
       </c>
       <c r="AC27" s="25">
-        <f t="shared" si="3"/>
+        <f t="shared" si="14"/>
         <v>62.000000000000142</v>
       </c>
       <c r="AD27" s="25">
-        <f t="shared" si="3"/>
+        <f t="shared" si="14"/>
         <v>574.59999999999991</v>
       </c>
-      <c r="AE27" s="25">
-        <f t="shared" si="3"/>
+      <c r="AE27" s="35">
+        <f t="shared" si="14"/>
         <v>91.7</v>
       </c>
-      <c r="AF27" s="25">
-        <f t="shared" si="3"/>
+      <c r="AF27" s="35">
+        <f t="shared" si="14"/>
         <v>79</v>
       </c>
-      <c r="AG27" s="25">
-        <f t="shared" si="3"/>
+      <c r="AG27" s="35">
+        <f t="shared" si="14"/>
         <v>689.3</v>
       </c>
-      <c r="AH27" s="25">
-        <f t="shared" si="3"/>
+      <c r="AH27" s="35">
+        <f t="shared" si="14"/>
         <v>317.59999999999991</v>
       </c>
-      <c r="AI27" s="25">
-        <f t="shared" si="3"/>
+      <c r="AI27" s="35">
+        <f t="shared" si="14"/>
         <v>791.30000000000007</v>
       </c>
-      <c r="AJ27" s="25">
-[...4 lines deleted...]
-        <f t="shared" si="3"/>
+      <c r="AJ27" s="35">
+        <f t="shared" si="14"/>
+        <v>62.69999999999991</v>
+      </c>
+      <c r="AK27" s="35">
+        <f t="shared" si="14"/>
         <v>69.3</v>
       </c>
-      <c r="AL27" s="25">
-[...22 lines deleted...]
-    <row r="28" spans="1:50" x14ac:dyDescent="0.3">
+      <c r="AL27" s="35">
+        <f t="shared" si="14"/>
+        <v>67.399999999999977</v>
+      </c>
+      <c r="AM27" s="35">
+        <f t="shared" si="14"/>
+        <v>293.20000000000005</v>
+      </c>
+      <c r="AN27" s="35">
+        <f t="shared" si="14"/>
+        <v>294.70000000000005</v>
+      </c>
+      <c r="AO27" s="35">
+        <f t="shared" si="14"/>
+        <v>114.69999999999999</v>
+      </c>
+      <c r="AP27" s="35">
+        <f>+AP28-AP29</f>
+        <v>140.5</v>
+      </c>
+      <c r="AQ27" s="25">
+        <f t="shared" ref="AQ27:AR27" si="15">+AQ28-AQ29</f>
+        <v>356.90000000000003</v>
+      </c>
+      <c r="AR27" s="25">
+        <f t="shared" si="15"/>
+        <v>37.200000000000003</v>
+      </c>
+    </row>
+    <row r="28" spans="1:51" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
         <v>61</v>
       </c>
       <c r="B28" s="21" t="s">
         <v>38</v>
       </c>
       <c r="C28" s="21" t="s">
         <v>38</v>
       </c>
       <c r="D28" t="s">
         <v>61</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F28" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G28" s="25"/>
       <c r="H28" s="25"/>
       <c r="I28" s="25"/>
       <c r="J28" s="25"/>
       <c r="K28" s="25">
         <v>24.5</v>
       </c>
@@ -6350,73 +6595,78 @@
       <c r="AB28" s="25">
         <v>803.59999999999991</v>
       </c>
       <c r="AC28" s="25">
         <v>72.100000000000136</v>
       </c>
       <c r="AD28" s="25">
         <v>581.79999999999995</v>
       </c>
       <c r="AE28" s="25">
         <v>105.5</v>
       </c>
       <c r="AF28" s="25">
         <v>86.5</v>
       </c>
       <c r="AG28" s="25">
         <v>695</v>
       </c>
       <c r="AH28" s="25">
         <v>326.09999999999991</v>
       </c>
       <c r="AI28" s="25">
         <v>798.7</v>
       </c>
       <c r="AJ28" s="25">
-        <v>71.099999999999994</v>
+        <v>71.099999999999909</v>
       </c>
       <c r="AK28" s="25">
         <v>73.5</v>
       </c>
       <c r="AL28" s="25">
-        <v>78.400000000000006</v>
-[...15 lines deleted...]
-    <row r="29" spans="1:50" x14ac:dyDescent="0.3">
+        <v>78.399999999999977</v>
+      </c>
+      <c r="AM28" s="35">
+        <v>297.60000000000002</v>
+      </c>
+      <c r="AN28" s="35">
+        <v>299.60000000000002</v>
+      </c>
+      <c r="AO28" s="35">
+        <v>121.1</v>
+      </c>
+      <c r="AP28" s="35">
+        <v>150.9</v>
+      </c>
+      <c r="AQ28" s="25">
+        <v>361.3</v>
+      </c>
+      <c r="AR28" s="25">
+        <v>39.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:51" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
         <v>62</v>
       </c>
       <c r="B29" s="21" t="s">
         <v>40</v>
       </c>
       <c r="C29" s="21" t="s">
         <v>40</v>
       </c>
       <c r="D29" t="s">
         <v>62</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F29" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G29" s="25"/>
       <c r="H29" s="25"/>
       <c r="I29" s="25"/>
       <c r="J29" s="25"/>
       <c r="K29" s="25">
         <v>11.1</v>
       </c>
@@ -6474,70 +6724,75 @@
       <c r="AC29" s="25">
         <v>10.099999999999998</v>
       </c>
       <c r="AD29" s="25">
         <v>7.2000000000000028</v>
       </c>
       <c r="AE29" s="25">
         <v>13.8</v>
       </c>
       <c r="AF29" s="25">
         <v>7.5</v>
       </c>
       <c r="AG29" s="25">
         <v>5.6999999999999993</v>
       </c>
       <c r="AH29" s="25">
         <v>8.5</v>
       </c>
       <c r="AI29" s="25">
         <v>7.4</v>
       </c>
       <c r="AJ29" s="25">
         <v>8.4</v>
       </c>
       <c r="AK29" s="25">
-        <v>4.2</v>
+        <v>4.1999999999999993</v>
       </c>
       <c r="AL29" s="25">
         <v>11</v>
       </c>
-      <c r="AM29" s="25">
+      <c r="AM29" s="35">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AN29" s="25">
-[...10 lines deleted...]
-    <row r="30" spans="1:50" x14ac:dyDescent="0.3">
+      <c r="AN29" s="35">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="AO29" s="35">
+        <v>6.4</v>
+      </c>
+      <c r="AP29" s="35">
+        <v>10.4</v>
+      </c>
+      <c r="AQ29" s="25">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="AR29" s="25">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="30" spans="1:51" x14ac:dyDescent="0.3">
       <c r="A30" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="21" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="21" t="s">
         <v>64</v>
       </c>
       <c r="D30" t="s">
         <v>63</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F30" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G30" s="25"/>
       <c r="H30" s="25"/>
       <c r="I30" s="25"/>
       <c r="J30" s="25"/>
       <c r="K30" s="25">
         <v>-542.40000000000009</v>
       </c>
@@ -6586,79 +6841,84 @@
       <c r="Z30" s="25">
         <v>-412.70000000000005</v>
       </c>
       <c r="AA30" s="25">
         <v>-538.5</v>
       </c>
       <c r="AB30" s="25">
         <v>-424.1</v>
       </c>
       <c r="AC30" s="25">
         <v>-564.30000000000007</v>
       </c>
       <c r="AD30" s="25">
         <v>-356.29999999999973</v>
       </c>
       <c r="AE30" s="25">
         <v>-632.79999999999984</v>
       </c>
       <c r="AF30" s="25">
         <v>-404.4000000000002</v>
       </c>
       <c r="AG30" s="25">
         <v>-593.5</v>
       </c>
       <c r="AH30" s="25">
-        <v>-601.00000000000011</v>
+        <v>-599.8000000000003</v>
       </c>
       <c r="AI30" s="25">
         <v>-392.1</v>
       </c>
       <c r="AJ30" s="25">
-        <v>-607</v>
+        <v>-606.99999999999989</v>
       </c>
       <c r="AK30" s="25">
-        <v>-556.70000000000005</v>
+        <v>-556.70000000000027</v>
       </c>
       <c r="AL30" s="25">
-        <v>-697.69999999999982</v>
-[...15 lines deleted...]
-    <row r="31" spans="1:50" x14ac:dyDescent="0.3">
+        <v>-687.59999999999991</v>
+      </c>
+      <c r="AM30" s="35">
+        <v>-693.19999999999993</v>
+      </c>
+      <c r="AN30" s="35">
+        <v>-904.69999999999993</v>
+      </c>
+      <c r="AO30" s="35">
+        <v>-834.8</v>
+      </c>
+      <c r="AP30" s="35">
+        <v>-903.7999999999995</v>
+      </c>
+      <c r="AQ30" s="25">
+        <v>-771.7</v>
+      </c>
+      <c r="AR30" s="25">
+        <v>-985.89999999999986</v>
+      </c>
+    </row>
+    <row r="31" spans="1:51" x14ac:dyDescent="0.3">
       <c r="A31" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="21" t="s">
         <v>66</v>
       </c>
       <c r="C31" s="21" t="s">
         <v>66</v>
       </c>
       <c r="D31" t="s">
         <v>65</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F31" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="25"/>
       <c r="J31" s="25"/>
       <c r="K31" s="25">
         <v>136.9</v>
       </c>
@@ -6701,85 +6961,90 @@
       <c r="X31" s="25">
         <v>701.80000000000007</v>
       </c>
       <c r="Y31" s="25">
         <v>2787.2999999999997</v>
       </c>
       <c r="Z31" s="25">
         <v>-17.5</v>
       </c>
       <c r="AA31" s="25">
         <v>15.299999999999999</v>
       </c>
       <c r="AB31" s="25">
         <v>733.09999999999991</v>
       </c>
       <c r="AC31" s="25">
         <v>-0.99999999999995381</v>
       </c>
       <c r="AD31" s="25">
         <v>575.80000000000018</v>
       </c>
       <c r="AE31" s="25">
         <v>-65.699999999999989</v>
       </c>
       <c r="AF31" s="25">
-        <v>113.7</v>
+        <v>113.69999999999999</v>
       </c>
       <c r="AG31" s="25">
         <v>492</v>
       </c>
       <c r="AH31" s="25">
         <v>1685.8000000000002</v>
       </c>
       <c r="AI31" s="25">
         <v>2899.2</v>
       </c>
       <c r="AJ31" s="25">
-        <v>84.6</v>
+        <v>84.599999999999909</v>
       </c>
       <c r="AK31" s="25">
-        <v>16.3</v>
+        <v>16.300000000000182</v>
       </c>
       <c r="AL31" s="25">
-        <v>1004.9</v>
-[...15 lines deleted...]
-    <row r="32" spans="1:50" x14ac:dyDescent="0.3">
+        <v>1004.9000000000001</v>
+      </c>
+      <c r="AM31" s="35">
+        <v>3185.8</v>
+      </c>
+      <c r="AN31" s="35">
+        <v>-3.3000000000001819</v>
+      </c>
+      <c r="AO31" s="35">
+        <v>-131.6</v>
+      </c>
+      <c r="AP31" s="35">
+        <v>54.5</v>
+      </c>
+      <c r="AQ31" s="25">
+        <v>-12.3</v>
+      </c>
+      <c r="AR31" s="25">
+        <v>5.2000000000000011</v>
+      </c>
+    </row>
+    <row r="32" spans="1:51" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
         <v>67</v>
       </c>
       <c r="B32" s="21" t="s">
         <v>68</v>
       </c>
       <c r="C32" s="21" t="s">
         <v>68</v>
       </c>
       <c r="D32" t="s">
         <v>67</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F32" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
       <c r="I32" s="25"/>
       <c r="J32" s="25"/>
       <c r="K32" s="25">
         <v>-904.2</v>
       </c>
@@ -6819,88 +7084,93 @@
       <c r="W32" s="25">
         <v>-125</v>
       </c>
       <c r="X32" s="25">
         <v>-1667.1999999999998</v>
       </c>
       <c r="Y32" s="25">
         <v>-3200.2</v>
       </c>
       <c r="Z32" s="25">
         <v>-3141.9000000000005</v>
       </c>
       <c r="AA32" s="25">
         <v>-273.10000000000008</v>
       </c>
       <c r="AB32" s="25">
         <v>-5496.5</v>
       </c>
       <c r="AC32" s="25">
         <v>-756.20000000000095</v>
       </c>
       <c r="AD32" s="25">
         <v>-1685.2999999999986</v>
       </c>
       <c r="AE32" s="25">
-        <v>541.10000000000025</v>
+        <v>541.10000000000014</v>
       </c>
       <c r="AF32" s="25">
         <v>-2013.1999999999998</v>
       </c>
       <c r="AG32" s="25">
-        <v>-3048.1</v>
+        <v>-3048.1000000000004</v>
       </c>
       <c r="AH32" s="25">
-        <v>-141.30000000000069</v>
+        <v>-141.30000000000075</v>
       </c>
       <c r="AI32" s="25">
-        <v>991.19999999999993</v>
+        <v>981.7</v>
       </c>
       <c r="AJ32" s="25">
-        <v>-1054.8</v>
+        <v>-1114.0999999999997</v>
       </c>
       <c r="AK32" s="25">
-        <v>-359.5</v>
+        <v>-359.90000000000032</v>
       </c>
       <c r="AL32" s="25">
-        <v>-2891.8000000000006</v>
-[...15 lines deleted...]
-    <row r="33" spans="1:44" x14ac:dyDescent="0.3">
+        <v>-2822.6000000000004</v>
+      </c>
+      <c r="AM32" s="35">
+        <v>115.5</v>
+      </c>
+      <c r="AN32" s="35">
+        <v>871.30000000000007</v>
+      </c>
+      <c r="AO32" s="35">
+        <v>-707</v>
+      </c>
+      <c r="AP32" s="35">
+        <v>-244.89999999999981</v>
+      </c>
+      <c r="AQ32" s="25">
+        <v>-334.79999999999995</v>
+      </c>
+      <c r="AR32" s="25">
+        <v>-1638.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
         <v>69</v>
       </c>
       <c r="B33" s="21" t="s">
         <v>70</v>
       </c>
       <c r="C33" s="21" t="s">
         <v>70</v>
       </c>
       <c r="D33" t="s">
         <v>69</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F33" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25">
         <v>-1478.5</v>
       </c>
@@ -6940,88 +7210,93 @@
       <c r="W33" s="25">
         <v>-1223.2</v>
       </c>
       <c r="X33" s="25">
         <v>-421.59999999999991</v>
       </c>
       <c r="Y33" s="25">
         <v>203.99999999999989</v>
       </c>
       <c r="Z33" s="25">
         <v>1778.9</v>
       </c>
       <c r="AA33" s="25">
         <v>-780.1</v>
       </c>
       <c r="AB33" s="25">
         <v>1582.4</v>
       </c>
       <c r="AC33" s="25">
         <v>-1054.2</v>
       </c>
       <c r="AD33" s="25">
         <v>-208.59999999999997</v>
       </c>
       <c r="AE33" s="25">
-        <v>-993.1</v>
+        <v>-993.10000000000139</v>
       </c>
       <c r="AF33" s="25">
-        <v>927.3</v>
+        <v>927.30000000000132</v>
       </c>
       <c r="AG33" s="25">
         <v>3864.1999999999985</v>
       </c>
       <c r="AH33" s="25">
-        <v>-427.4</v>
+        <v>-427.39999999999827</v>
       </c>
       <c r="AI33" s="25">
         <v>-3012.6</v>
       </c>
       <c r="AJ33" s="25">
-        <v>753.79999999999973</v>
+        <v>753.80000000000018</v>
       </c>
       <c r="AK33" s="25">
-        <v>1653.6000000000001</v>
+        <v>1653.5999999999997</v>
       </c>
       <c r="AL33" s="25">
         <v>1917.2</v>
       </c>
-      <c r="AM33" s="25">
+      <c r="AM33" s="35">
         <v>-4167.6000000000004</v>
       </c>
-      <c r="AN33" s="25">
-[...10 lines deleted...]
-    <row r="34" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="AN33" s="35">
+        <v>-102.59999999999945</v>
+      </c>
+      <c r="AO33" s="35">
+        <v>1558.9</v>
+      </c>
+      <c r="AP33" s="35">
+        <v>942.59999999999991</v>
+      </c>
+      <c r="AQ33" s="25">
+        <v>-358.5</v>
+      </c>
+      <c r="AR33" s="25">
+        <v>249.4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:47" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="21" t="s">
         <v>72</v>
       </c>
       <c r="C34" s="21" t="s">
         <v>72</v>
       </c>
       <c r="D34" t="s">
         <v>71</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F34" s="32" t="s">
         <v>27</v>
       </c>
       <c r="G34" s="25"/>
       <c r="H34" s="25"/>
       <c r="I34" s="25"/>
       <c r="J34" s="25"/>
       <c r="K34" s="25">
         <v>120.30000000000001</v>
       </c>
@@ -7070,978 +7345,1111 @@
       <c r="Z34" s="25">
         <v>375.00000000000011</v>
       </c>
       <c r="AA34" s="25">
         <v>320.3</v>
       </c>
       <c r="AB34" s="25">
         <v>571.70000000000005</v>
       </c>
       <c r="AC34" s="25">
         <v>405.70000000000005</v>
       </c>
       <c r="AD34" s="25">
         <v>161.19999999999982</v>
       </c>
       <c r="AE34" s="25">
         <v>230.6</v>
       </c>
       <c r="AF34" s="25">
         <v>235.9</v>
       </c>
       <c r="AG34" s="25">
         <v>244.79999999999995</v>
       </c>
       <c r="AH34" s="25">
-        <v>298.70000000000005</v>
+        <v>299.90000000000009</v>
       </c>
       <c r="AI34" s="25">
-        <v>333.6</v>
+        <v>357</v>
       </c>
       <c r="AJ34" s="25">
-        <v>344.7</v>
+        <v>294.09999999999991</v>
       </c>
       <c r="AK34" s="25">
-        <v>371.6</v>
+        <v>404.90000000000009</v>
       </c>
       <c r="AL34" s="25">
-        <v>283.59999999999991</v>
-[...15 lines deleted...]
-    <row r="35" spans="1:44" x14ac:dyDescent="0.3">
+        <v>287.59999999999991</v>
+      </c>
+      <c r="AM34" s="40">
+        <v>314</v>
+      </c>
+      <c r="AN34" s="40">
+        <v>243.4</v>
+      </c>
+      <c r="AO34" s="40">
+        <v>318.89999999999998</v>
+      </c>
+      <c r="AP34" s="40">
+        <v>353.9</v>
+      </c>
+      <c r="AQ34" s="33" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR34" s="33" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="35" spans="1:47" x14ac:dyDescent="0.3">
       <c r="K35" s="29"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
       <c r="N35" s="29"/>
       <c r="O35" s="29"/>
       <c r="P35" s="29"/>
       <c r="Q35" s="29"/>
       <c r="R35" s="29"/>
       <c r="S35" s="29"/>
       <c r="T35" s="29"/>
       <c r="U35" s="29"/>
       <c r="V35" s="29"/>
       <c r="W35" s="29"/>
       <c r="X35" s="29"/>
       <c r="Y35" s="29"/>
       <c r="Z35" s="29"/>
-      <c r="AA35" s="41"/>
-[...16 lines deleted...]
-    <row r="36" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="AA35" s="37"/>
+      <c r="AB35" s="37"/>
+      <c r="AC35" s="37"/>
+      <c r="AD35" s="37"/>
+      <c r="AE35" s="37"/>
+      <c r="AF35" s="37"/>
+      <c r="AG35" s="37"/>
+      <c r="AH35" s="37"/>
+      <c r="AI35" s="37"/>
+      <c r="AJ35" s="37"/>
+      <c r="AK35" s="37"/>
+      <c r="AL35" s="37"/>
+      <c r="AM35" s="37"/>
+      <c r="AN35" s="37"/>
+      <c r="AO35" s="37"/>
+      <c r="AP35" s="37"/>
+      <c r="AQ35" s="37"/>
+    </row>
+    <row r="36" spans="1:47" x14ac:dyDescent="0.3">
       <c r="K36" s="26"/>
       <c r="O36" s="29"/>
       <c r="P36" s="27"/>
       <c r="Q36" s="27"/>
       <c r="R36" s="27"/>
       <c r="S36" s="29"/>
       <c r="T36" s="27"/>
       <c r="U36" s="27"/>
       <c r="V36" s="27"/>
       <c r="W36" s="27"/>
       <c r="X36" s="27"/>
       <c r="Y36" s="27"/>
       <c r="Z36" s="27"/>
       <c r="AA36" s="26"/>
       <c r="AB36" s="26"/>
       <c r="AC36" s="26"/>
       <c r="AD36" s="26"/>
       <c r="AE36" s="26"/>
       <c r="AF36" s="26"/>
       <c r="AG36" s="26"/>
       <c r="AH36" s="26"/>
       <c r="AI36" s="26"/>
       <c r="AJ36" s="26"/>
       <c r="AK36" s="26"/>
       <c r="AL36" s="26"/>
       <c r="AM36" s="26"/>
       <c r="AN36" s="26"/>
       <c r="AO36" s="26"/>
       <c r="AP36" s="26"/>
-    </row>
-    <row r="37" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="AQ36" s="26"/>
+    </row>
+    <row r="37" spans="1:47" x14ac:dyDescent="0.3">
       <c r="K37" s="26"/>
       <c r="O37" s="29"/>
       <c r="S37" s="29"/>
       <c r="AA37" s="26"/>
       <c r="AB37" s="26"/>
       <c r="AC37" s="26"/>
       <c r="AD37" s="26"/>
       <c r="AE37" s="26"/>
       <c r="AF37" s="26"/>
       <c r="AG37" s="26"/>
       <c r="AH37" s="26"/>
       <c r="AI37" s="26"/>
       <c r="AJ37" s="26"/>
       <c r="AK37" s="26"/>
       <c r="AL37" s="26"/>
       <c r="AM37" s="26"/>
-    </row>
-    <row r="38" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="AN37" s="26"/>
+      <c r="AO37" s="26"/>
+      <c r="AP37" s="26"/>
+      <c r="AQ37" s="26"/>
+      <c r="AR37" s="26"/>
+      <c r="AS37" s="26"/>
+      <c r="AT37" s="26"/>
+      <c r="AU37" s="26"/>
+    </row>
+    <row r="38" spans="1:47" x14ac:dyDescent="0.3">
       <c r="K38" s="26"/>
       <c r="O38" s="29"/>
       <c r="S38" s="29"/>
       <c r="AA38" s="26"/>
       <c r="AB38" s="26"/>
       <c r="AC38" s="26"/>
       <c r="AD38" s="26"/>
       <c r="AE38" s="26"/>
       <c r="AF38" s="26"/>
       <c r="AG38" s="26"/>
       <c r="AH38" s="26"/>
       <c r="AI38" s="26"/>
       <c r="AJ38" s="26"/>
       <c r="AK38" s="26"/>
       <c r="AL38" s="26"/>
       <c r="AM38" s="26"/>
-    </row>
-    <row r="39" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="AN38" s="26"/>
+      <c r="AO38" s="26"/>
+      <c r="AP38" s="26"/>
+      <c r="AQ38" s="26"/>
+      <c r="AR38" s="26"/>
+      <c r="AS38" s="26"/>
+      <c r="AT38" s="26"/>
+      <c r="AU38" s="26"/>
+    </row>
+    <row r="39" spans="1:47" x14ac:dyDescent="0.3">
       <c r="K39" s="26"/>
       <c r="O39" s="29"/>
       <c r="S39" s="29"/>
       <c r="AA39" s="26"/>
       <c r="AB39" s="26"/>
       <c r="AC39" s="26"/>
       <c r="AD39" s="26"/>
       <c r="AE39" s="26"/>
       <c r="AF39" s="26"/>
       <c r="AG39" s="26"/>
       <c r="AH39" s="26"/>
       <c r="AI39" s="26"/>
       <c r="AJ39" s="26"/>
       <c r="AK39" s="26"/>
       <c r="AL39" s="26"/>
       <c r="AM39" s="26"/>
-    </row>
-    <row r="40" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="AQ39" s="26"/>
+      <c r="AR39" s="26"/>
+      <c r="AS39" s="26"/>
+      <c r="AT39" s="26"/>
+      <c r="AU39" s="26"/>
+    </row>
+    <row r="40" spans="1:47" x14ac:dyDescent="0.3">
       <c r="K40" s="26"/>
       <c r="O40" s="29"/>
       <c r="S40" s="29"/>
       <c r="AA40" s="26"/>
       <c r="AB40" s="26"/>
       <c r="AC40" s="26"/>
       <c r="AD40" s="26"/>
       <c r="AE40" s="26"/>
       <c r="AF40" s="26"/>
       <c r="AG40" s="26"/>
       <c r="AH40" s="26"/>
       <c r="AI40" s="26"/>
       <c r="AJ40" s="26"/>
       <c r="AK40" s="26"/>
       <c r="AL40" s="26"/>
       <c r="AM40" s="26"/>
-    </row>
-    <row r="41" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="AQ40" s="26"/>
+      <c r="AR40" s="26"/>
+      <c r="AS40" s="26"/>
+      <c r="AT40" s="26"/>
+      <c r="AU40" s="26"/>
+    </row>
+    <row r="41" spans="1:47" x14ac:dyDescent="0.3">
       <c r="K41" s="26"/>
       <c r="O41" s="29"/>
       <c r="S41" s="29"/>
       <c r="AA41" s="26"/>
       <c r="AB41" s="26"/>
       <c r="AC41" s="26"/>
       <c r="AD41" s="26"/>
       <c r="AE41" s="26"/>
       <c r="AF41" s="26"/>
       <c r="AG41" s="26"/>
       <c r="AH41" s="26"/>
       <c r="AI41" s="26"/>
       <c r="AJ41" s="26"/>
       <c r="AK41" s="26"/>
       <c r="AL41" s="26"/>
       <c r="AM41" s="26"/>
-    </row>
-    <row r="42" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="AQ41" s="26"/>
+      <c r="AR41" s="26"/>
+      <c r="AS41" s="26"/>
+      <c r="AT41" s="26"/>
+      <c r="AU41" s="26"/>
+    </row>
+    <row r="42" spans="1:47" x14ac:dyDescent="0.3">
       <c r="K42" s="26"/>
       <c r="O42" s="29"/>
       <c r="S42" s="29"/>
       <c r="AA42" s="26"/>
       <c r="AB42" s="26"/>
       <c r="AC42" s="26"/>
       <c r="AD42" s="26"/>
       <c r="AE42" s="26"/>
       <c r="AF42" s="26"/>
       <c r="AG42" s="26"/>
       <c r="AH42" s="26"/>
       <c r="AI42" s="26"/>
       <c r="AJ42" s="26"/>
       <c r="AK42" s="26"/>
       <c r="AL42" s="26"/>
       <c r="AM42" s="26"/>
-    </row>
-    <row r="43" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="AQ42" s="26"/>
+      <c r="AR42" s="26"/>
+      <c r="AS42" s="26"/>
+      <c r="AT42" s="26"/>
+      <c r="AU42" s="26"/>
+    </row>
+    <row r="43" spans="1:47" x14ac:dyDescent="0.3">
       <c r="K43" s="26"/>
       <c r="O43" s="29"/>
       <c r="S43" s="29"/>
       <c r="AA43" s="26"/>
       <c r="AB43" s="26"/>
       <c r="AC43" s="26"/>
       <c r="AD43" s="26"/>
       <c r="AE43" s="26"/>
       <c r="AF43" s="26"/>
       <c r="AG43" s="26"/>
       <c r="AH43" s="26"/>
       <c r="AI43" s="26"/>
       <c r="AJ43" s="26"/>
       <c r="AK43" s="26"/>
       <c r="AL43" s="26"/>
       <c r="AM43" s="26"/>
-    </row>
-    <row r="44" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="AQ43" s="26"/>
+      <c r="AR43" s="26"/>
+      <c r="AS43" s="26"/>
+      <c r="AT43" s="26"/>
+      <c r="AU43" s="26"/>
+    </row>
+    <row r="44" spans="1:47" x14ac:dyDescent="0.3">
       <c r="K44" s="26"/>
       <c r="O44" s="29"/>
       <c r="S44" s="29"/>
       <c r="AA44" s="26"/>
       <c r="AB44" s="26"/>
       <c r="AC44" s="26"/>
       <c r="AD44" s="26"/>
       <c r="AE44" s="26"/>
       <c r="AF44" s="26"/>
       <c r="AG44" s="26"/>
       <c r="AH44" s="26"/>
       <c r="AI44" s="26"/>
       <c r="AJ44" s="26"/>
       <c r="AK44" s="26"/>
       <c r="AL44" s="26"/>
       <c r="AM44" s="26"/>
-    </row>
-    <row r="45" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="AQ44" s="26"/>
+      <c r="AR44" s="26"/>
+      <c r="AS44" s="26"/>
+      <c r="AT44" s="26"/>
+      <c r="AU44" s="26"/>
+    </row>
+    <row r="45" spans="1:47" x14ac:dyDescent="0.3">
       <c r="K45" s="26"/>
       <c r="O45" s="29"/>
       <c r="S45" s="29"/>
       <c r="AA45" s="26"/>
       <c r="AB45" s="26"/>
       <c r="AC45" s="26"/>
       <c r="AD45" s="26"/>
       <c r="AE45" s="26"/>
       <c r="AF45" s="26"/>
       <c r="AG45" s="26"/>
       <c r="AH45" s="26"/>
       <c r="AI45" s="26"/>
       <c r="AJ45" s="26"/>
       <c r="AK45" s="26"/>
       <c r="AL45" s="26"/>
       <c r="AM45" s="26"/>
-    </row>
-    <row r="46" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="AQ45" s="26"/>
+      <c r="AR45" s="26"/>
+      <c r="AS45" s="26"/>
+      <c r="AT45" s="26"/>
+      <c r="AU45" s="26"/>
+    </row>
+    <row r="46" spans="1:47" x14ac:dyDescent="0.3">
       <c r="K46" s="26"/>
       <c r="O46" s="29"/>
       <c r="S46" s="29"/>
       <c r="AA46" s="26"/>
       <c r="AB46" s="26"/>
       <c r="AC46" s="26"/>
       <c r="AD46" s="26"/>
       <c r="AE46" s="26"/>
       <c r="AF46" s="26"/>
       <c r="AG46" s="26"/>
       <c r="AH46" s="26"/>
       <c r="AI46" s="26"/>
       <c r="AJ46" s="26"/>
       <c r="AK46" s="26"/>
       <c r="AL46" s="26"/>
       <c r="AM46" s="26"/>
-    </row>
-    <row r="47" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="AQ46" s="26"/>
+      <c r="AR46" s="26"/>
+      <c r="AS46" s="26"/>
+      <c r="AT46" s="26"/>
+      <c r="AU46" s="26"/>
+    </row>
+    <row r="47" spans="1:47" x14ac:dyDescent="0.3">
       <c r="K47" s="26"/>
       <c r="O47" s="29"/>
       <c r="S47" s="29"/>
       <c r="AA47" s="26"/>
       <c r="AB47" s="26"/>
       <c r="AC47" s="26"/>
       <c r="AD47" s="26"/>
       <c r="AE47" s="26"/>
       <c r="AF47" s="26"/>
       <c r="AG47" s="26"/>
       <c r="AH47" s="26"/>
       <c r="AI47" s="26"/>
       <c r="AJ47" s="26"/>
       <c r="AK47" s="26"/>
       <c r="AL47" s="26"/>
       <c r="AM47" s="26"/>
-    </row>
-    <row r="48" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="AQ47" s="26"/>
+      <c r="AR47" s="26"/>
+      <c r="AS47" s="26"/>
+      <c r="AT47" s="26"/>
+      <c r="AU47" s="26"/>
+    </row>
+    <row r="48" spans="1:47" x14ac:dyDescent="0.3">
       <c r="K48" s="26"/>
       <c r="O48" s="29"/>
       <c r="S48" s="29"/>
       <c r="AA48" s="26"/>
       <c r="AB48" s="26"/>
       <c r="AC48" s="26"/>
       <c r="AD48" s="26"/>
       <c r="AE48" s="26"/>
       <c r="AF48" s="26"/>
       <c r="AG48" s="26"/>
       <c r="AH48" s="26"/>
       <c r="AI48" s="26"/>
       <c r="AJ48" s="26"/>
       <c r="AK48" s="26"/>
       <c r="AL48" s="26"/>
       <c r="AM48" s="26"/>
-    </row>
-    <row r="49" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ48" s="26"/>
+      <c r="AR48" s="26"/>
+      <c r="AS48" s="26"/>
+      <c r="AT48" s="26"/>
+      <c r="AU48" s="26"/>
+    </row>
+    <row r="49" spans="11:47" x14ac:dyDescent="0.3">
       <c r="K49" s="26"/>
       <c r="O49" s="29"/>
       <c r="S49" s="29"/>
       <c r="AA49" s="26"/>
       <c r="AB49" s="26"/>
       <c r="AC49" s="26"/>
       <c r="AD49" s="26"/>
       <c r="AE49" s="26"/>
       <c r="AF49" s="26"/>
       <c r="AG49" s="26"/>
       <c r="AH49" s="26"/>
       <c r="AI49" s="26"/>
       <c r="AJ49" s="26"/>
       <c r="AK49" s="26"/>
       <c r="AL49" s="26"/>
       <c r="AM49" s="26"/>
-    </row>
-    <row r="50" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ49" s="26"/>
+      <c r="AR49" s="26"/>
+      <c r="AS49" s="26"/>
+      <c r="AT49" s="26"/>
+      <c r="AU49" s="26"/>
+    </row>
+    <row r="50" spans="11:47" x14ac:dyDescent="0.3">
       <c r="K50" s="26"/>
       <c r="O50" s="29"/>
       <c r="S50" s="29"/>
       <c r="AA50" s="26"/>
       <c r="AB50" s="26"/>
       <c r="AC50" s="26"/>
       <c r="AD50" s="26"/>
       <c r="AE50" s="26"/>
       <c r="AF50" s="26"/>
       <c r="AG50" s="26"/>
       <c r="AH50" s="26"/>
       <c r="AI50" s="26"/>
       <c r="AJ50" s="26"/>
       <c r="AK50" s="26"/>
       <c r="AL50" s="26"/>
       <c r="AM50" s="26"/>
-    </row>
-    <row r="51" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ50" s="26"/>
+      <c r="AR50" s="26"/>
+      <c r="AS50" s="26"/>
+      <c r="AT50" s="26"/>
+      <c r="AU50" s="26"/>
+    </row>
+    <row r="51" spans="11:47" x14ac:dyDescent="0.3">
       <c r="K51" s="26"/>
       <c r="O51" s="29"/>
       <c r="S51" s="29"/>
       <c r="AA51" s="26"/>
       <c r="AB51" s="26"/>
       <c r="AC51" s="26"/>
       <c r="AD51" s="26"/>
       <c r="AE51" s="26"/>
       <c r="AF51" s="26"/>
       <c r="AG51" s="26"/>
       <c r="AH51" s="26"/>
       <c r="AI51" s="26"/>
       <c r="AJ51" s="26"/>
       <c r="AK51" s="26"/>
       <c r="AL51" s="26"/>
       <c r="AM51" s="26"/>
-    </row>
-    <row r="52" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ51" s="26"/>
+      <c r="AR51" s="26"/>
+      <c r="AS51" s="26"/>
+      <c r="AT51" s="26"/>
+      <c r="AU51" s="26"/>
+    </row>
+    <row r="52" spans="11:47" x14ac:dyDescent="0.3">
       <c r="K52" s="26"/>
       <c r="O52" s="29"/>
       <c r="S52" s="29"/>
       <c r="AA52" s="26"/>
       <c r="AB52" s="26"/>
       <c r="AC52" s="26"/>
       <c r="AD52" s="26"/>
       <c r="AE52" s="26"/>
       <c r="AF52" s="26"/>
       <c r="AG52" s="26"/>
       <c r="AH52" s="26"/>
       <c r="AI52" s="26"/>
       <c r="AJ52" s="26"/>
       <c r="AK52" s="26"/>
       <c r="AL52" s="26"/>
       <c r="AM52" s="26"/>
-    </row>
-    <row r="53" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ52" s="26"/>
+      <c r="AR52" s="26"/>
+      <c r="AS52" s="26"/>
+      <c r="AT52" s="26"/>
+      <c r="AU52" s="26"/>
+    </row>
+    <row r="53" spans="11:47" x14ac:dyDescent="0.3">
       <c r="K53" s="26"/>
       <c r="O53" s="29"/>
       <c r="S53" s="29"/>
       <c r="AA53" s="26"/>
       <c r="AB53" s="26"/>
       <c r="AC53" s="26"/>
       <c r="AD53" s="26"/>
       <c r="AE53" s="26"/>
       <c r="AF53" s="26"/>
       <c r="AG53" s="26"/>
       <c r="AH53" s="26"/>
       <c r="AI53" s="26"/>
       <c r="AJ53" s="26"/>
       <c r="AK53" s="26"/>
       <c r="AL53" s="26"/>
       <c r="AM53" s="26"/>
-    </row>
-    <row r="54" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ53" s="26"/>
+      <c r="AR53" s="26"/>
+      <c r="AS53" s="26"/>
+      <c r="AT53" s="26"/>
+      <c r="AU53" s="26"/>
+    </row>
+    <row r="54" spans="11:47" x14ac:dyDescent="0.3">
       <c r="K54" s="26"/>
       <c r="O54" s="29"/>
       <c r="S54" s="29"/>
       <c r="AA54" s="26"/>
       <c r="AB54" s="26"/>
       <c r="AC54" s="26"/>
       <c r="AD54" s="26"/>
       <c r="AE54" s="26"/>
       <c r="AF54" s="26"/>
       <c r="AG54" s="26"/>
       <c r="AH54" s="26"/>
       <c r="AI54" s="26"/>
       <c r="AJ54" s="26"/>
       <c r="AK54" s="26"/>
       <c r="AL54" s="26"/>
       <c r="AM54" s="26"/>
-    </row>
-    <row r="55" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ54" s="26"/>
+      <c r="AR54" s="26"/>
+      <c r="AS54" s="26"/>
+      <c r="AT54" s="26"/>
+      <c r="AU54" s="26"/>
+    </row>
+    <row r="55" spans="11:47" x14ac:dyDescent="0.3">
       <c r="K55" s="26"/>
       <c r="O55" s="29"/>
       <c r="S55" s="29"/>
       <c r="AA55" s="26"/>
       <c r="AB55" s="26"/>
       <c r="AC55" s="26"/>
       <c r="AD55" s="26"/>
       <c r="AE55" s="26"/>
       <c r="AF55" s="26"/>
       <c r="AG55" s="26"/>
       <c r="AH55" s="26"/>
       <c r="AI55" s="26"/>
       <c r="AJ55" s="26"/>
       <c r="AK55" s="26"/>
       <c r="AL55" s="26"/>
       <c r="AM55" s="26"/>
-    </row>
-    <row r="56" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ55" s="26"/>
+      <c r="AR55" s="26"/>
+      <c r="AS55" s="26"/>
+      <c r="AT55" s="26"/>
+      <c r="AU55" s="26"/>
+    </row>
+    <row r="56" spans="11:47" x14ac:dyDescent="0.3">
       <c r="K56" s="26"/>
       <c r="O56" s="29"/>
       <c r="S56" s="29"/>
       <c r="AA56" s="26"/>
       <c r="AB56" s="26"/>
       <c r="AC56" s="26"/>
       <c r="AD56" s="26"/>
       <c r="AE56" s="26"/>
       <c r="AF56" s="26"/>
       <c r="AG56" s="26"/>
       <c r="AH56" s="26"/>
       <c r="AI56" s="26"/>
       <c r="AJ56" s="26"/>
       <c r="AK56" s="26"/>
       <c r="AL56" s="26"/>
       <c r="AM56" s="26"/>
-    </row>
-    <row r="57" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ56" s="26"/>
+      <c r="AR56" s="26"/>
+      <c r="AS56" s="26"/>
+      <c r="AT56" s="26"/>
+      <c r="AU56" s="26"/>
+    </row>
+    <row r="57" spans="11:47" x14ac:dyDescent="0.3">
       <c r="K57" s="26"/>
       <c r="O57" s="29"/>
       <c r="S57" s="29"/>
       <c r="AA57" s="26"/>
       <c r="AB57" s="26"/>
       <c r="AC57" s="26"/>
       <c r="AD57" s="26"/>
       <c r="AE57" s="26"/>
       <c r="AF57" s="26"/>
       <c r="AG57" s="26"/>
       <c r="AH57" s="26"/>
       <c r="AI57" s="26"/>
       <c r="AJ57" s="26"/>
       <c r="AK57" s="26"/>
       <c r="AL57" s="26"/>
       <c r="AM57" s="26"/>
-    </row>
-    <row r="58" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ57" s="26"/>
+    </row>
+    <row r="58" spans="11:47" x14ac:dyDescent="0.3">
       <c r="K58" s="26"/>
       <c r="L58" s="27"/>
       <c r="M58" s="27"/>
       <c r="N58" s="27"/>
       <c r="O58" s="29"/>
       <c r="P58" s="27"/>
       <c r="Q58" s="27"/>
       <c r="R58" s="27"/>
       <c r="S58" s="29"/>
       <c r="T58" s="27"/>
       <c r="U58" s="27"/>
       <c r="V58" s="27"/>
       <c r="W58" s="27"/>
       <c r="X58" s="27"/>
       <c r="Y58" s="27"/>
       <c r="Z58" s="27"/>
       <c r="AA58" s="26"/>
       <c r="AB58" s="26"/>
       <c r="AC58" s="26"/>
       <c r="AD58" s="26"/>
       <c r="AE58" s="26"/>
       <c r="AF58" s="26"/>
       <c r="AG58" s="26"/>
       <c r="AH58" s="26"/>
       <c r="AI58" s="26"/>
       <c r="AJ58" s="26"/>
       <c r="AK58" s="26"/>
       <c r="AL58" s="26"/>
       <c r="AM58" s="26"/>
-    </row>
-    <row r="59" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ58" s="26"/>
+    </row>
+    <row r="59" spans="11:47" x14ac:dyDescent="0.3">
       <c r="K59" s="26"/>
       <c r="L59" s="27"/>
       <c r="M59" s="27"/>
       <c r="N59" s="27"/>
       <c r="P59" s="27"/>
       <c r="Q59" s="27"/>
       <c r="R59" s="27"/>
       <c r="AA59" s="26"/>
       <c r="AB59" s="26"/>
       <c r="AC59" s="26"/>
       <c r="AD59" s="26"/>
       <c r="AE59" s="26"/>
       <c r="AF59" s="26"/>
       <c r="AG59" s="26"/>
       <c r="AH59" s="26"/>
       <c r="AI59" s="26"/>
       <c r="AJ59" s="26"/>
       <c r="AK59" s="26"/>
       <c r="AL59" s="26"/>
       <c r="AM59" s="26"/>
-    </row>
-    <row r="60" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ59" s="26"/>
+    </row>
+    <row r="60" spans="11:47" x14ac:dyDescent="0.3">
       <c r="K60" s="26"/>
       <c r="L60" s="27"/>
       <c r="M60" s="27"/>
       <c r="N60" s="27"/>
       <c r="P60" s="27"/>
       <c r="Q60" s="27"/>
       <c r="R60" s="27"/>
       <c r="AA60" s="26"/>
       <c r="AB60" s="26"/>
       <c r="AC60" s="26"/>
       <c r="AD60" s="26"/>
       <c r="AE60" s="26"/>
       <c r="AF60" s="26"/>
       <c r="AG60" s="26"/>
       <c r="AH60" s="26"/>
       <c r="AI60" s="26"/>
       <c r="AJ60" s="26"/>
       <c r="AK60" s="26"/>
       <c r="AL60" s="26"/>
       <c r="AM60" s="26"/>
-    </row>
-    <row r="61" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ60" s="26"/>
+    </row>
+    <row r="61" spans="11:47" x14ac:dyDescent="0.3">
       <c r="K61" s="26"/>
       <c r="L61" s="27"/>
       <c r="M61" s="27"/>
       <c r="N61" s="27"/>
       <c r="P61" s="27"/>
       <c r="Q61" s="27"/>
       <c r="R61" s="27"/>
       <c r="AA61" s="26"/>
       <c r="AB61" s="26"/>
       <c r="AC61" s="26"/>
       <c r="AD61" s="26"/>
       <c r="AE61" s="26"/>
       <c r="AF61" s="26"/>
       <c r="AG61" s="26"/>
       <c r="AH61" s="26"/>
       <c r="AI61" s="26"/>
       <c r="AJ61" s="26"/>
       <c r="AK61" s="26"/>
       <c r="AL61" s="26"/>
       <c r="AM61" s="26"/>
-    </row>
-    <row r="62" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ61" s="26"/>
+    </row>
+    <row r="62" spans="11:47" x14ac:dyDescent="0.3">
       <c r="K62" s="26"/>
       <c r="L62" s="27"/>
       <c r="M62" s="27"/>
       <c r="N62" s="27"/>
       <c r="P62" s="27"/>
       <c r="Q62" s="27"/>
       <c r="R62" s="27"/>
       <c r="AA62" s="26"/>
       <c r="AB62" s="26"/>
       <c r="AC62" s="26"/>
       <c r="AD62" s="26"/>
       <c r="AE62" s="26"/>
       <c r="AF62" s="26"/>
       <c r="AG62" s="26"/>
       <c r="AH62" s="26"/>
       <c r="AI62" s="26"/>
       <c r="AJ62" s="26"/>
       <c r="AK62" s="26"/>
       <c r="AL62" s="26"/>
       <c r="AM62" s="26"/>
-    </row>
-    <row r="63" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ62" s="26"/>
+    </row>
+    <row r="63" spans="11:47" x14ac:dyDescent="0.3">
       <c r="K63" s="26"/>
       <c r="L63" s="27"/>
       <c r="M63" s="27"/>
       <c r="N63" s="27"/>
       <c r="P63" s="27"/>
       <c r="Q63" s="27"/>
       <c r="R63" s="27"/>
       <c r="AA63" s="26"/>
       <c r="AB63" s="26"/>
       <c r="AC63" s="26"/>
       <c r="AD63" s="26"/>
       <c r="AE63" s="26"/>
       <c r="AF63" s="26"/>
       <c r="AG63" s="26"/>
       <c r="AH63" s="26"/>
       <c r="AI63" s="26"/>
       <c r="AJ63" s="26"/>
       <c r="AK63" s="26"/>
       <c r="AL63" s="26"/>
       <c r="AM63" s="26"/>
-    </row>
-    <row r="64" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ63" s="26"/>
+    </row>
+    <row r="64" spans="11:47" x14ac:dyDescent="0.3">
       <c r="K64" s="26"/>
       <c r="L64" s="27"/>
       <c r="M64" s="27"/>
       <c r="N64" s="27"/>
       <c r="P64" s="27"/>
       <c r="Q64" s="27"/>
       <c r="R64" s="27"/>
       <c r="AA64" s="26"/>
       <c r="AB64" s="26"/>
       <c r="AC64" s="26"/>
       <c r="AD64" s="26"/>
       <c r="AE64" s="26"/>
       <c r="AF64" s="26"/>
       <c r="AG64" s="26"/>
       <c r="AH64" s="26"/>
       <c r="AI64" s="26"/>
       <c r="AJ64" s="26"/>
       <c r="AK64" s="26"/>
       <c r="AL64" s="26"/>
       <c r="AM64" s="26"/>
-    </row>
-    <row r="65" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ64" s="26"/>
+    </row>
+    <row r="65" spans="11:43" x14ac:dyDescent="0.3">
       <c r="K65" s="26"/>
       <c r="L65" s="27"/>
       <c r="M65" s="27"/>
       <c r="N65" s="27"/>
       <c r="P65" s="27"/>
       <c r="Q65" s="27"/>
       <c r="R65" s="27"/>
       <c r="AA65" s="26"/>
       <c r="AB65" s="26"/>
       <c r="AC65" s="26"/>
       <c r="AD65" s="26"/>
       <c r="AE65" s="26"/>
       <c r="AF65" s="26"/>
       <c r="AG65" s="26"/>
       <c r="AH65" s="26"/>
       <c r="AI65" s="26"/>
       <c r="AJ65" s="26"/>
       <c r="AK65" s="26"/>
       <c r="AL65" s="26"/>
       <c r="AM65" s="26"/>
-    </row>
-    <row r="66" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ65" s="26"/>
+    </row>
+    <row r="66" spans="11:43" x14ac:dyDescent="0.3">
       <c r="K66" s="26"/>
       <c r="L66" s="27"/>
       <c r="M66" s="27"/>
       <c r="N66" s="27"/>
       <c r="P66" s="27"/>
       <c r="Q66" s="27"/>
       <c r="R66" s="27"/>
       <c r="AA66" s="26"/>
       <c r="AB66" s="26"/>
       <c r="AC66" s="26"/>
       <c r="AD66" s="26"/>
       <c r="AE66" s="26"/>
       <c r="AF66" s="26"/>
       <c r="AG66" s="26"/>
       <c r="AH66" s="26"/>
       <c r="AI66" s="26"/>
       <c r="AJ66" s="26"/>
       <c r="AK66" s="26"/>
       <c r="AL66" s="26"/>
       <c r="AM66" s="26"/>
-    </row>
-    <row r="67" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ66" s="26"/>
+    </row>
+    <row r="67" spans="11:43" x14ac:dyDescent="0.3">
       <c r="K67" s="26"/>
       <c r="L67" s="27"/>
       <c r="M67" s="27"/>
       <c r="N67" s="27"/>
       <c r="P67" s="27"/>
       <c r="Q67" s="27"/>
       <c r="R67" s="27"/>
       <c r="AA67" s="26"/>
       <c r="AB67" s="26"/>
       <c r="AC67" s="26"/>
       <c r="AD67" s="26"/>
       <c r="AE67" s="26"/>
       <c r="AF67" s="26"/>
       <c r="AG67" s="26"/>
       <c r="AH67" s="26"/>
       <c r="AI67" s="26"/>
       <c r="AJ67" s="26"/>
       <c r="AK67" s="26"/>
       <c r="AL67" s="26"/>
       <c r="AM67" s="26"/>
-    </row>
-    <row r="68" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ67" s="26"/>
+    </row>
+    <row r="68" spans="11:43" x14ac:dyDescent="0.3">
       <c r="K68" s="26"/>
       <c r="L68" s="27"/>
       <c r="M68" s="27"/>
       <c r="N68" s="27"/>
       <c r="P68" s="27"/>
       <c r="Q68" s="27"/>
       <c r="R68" s="27"/>
       <c r="AA68" s="26"/>
       <c r="AB68" s="26"/>
       <c r="AC68" s="26"/>
       <c r="AD68" s="26"/>
       <c r="AE68" s="26"/>
       <c r="AF68" s="26"/>
       <c r="AG68" s="26"/>
       <c r="AH68" s="26"/>
       <c r="AI68" s="26"/>
       <c r="AJ68" s="26"/>
       <c r="AK68" s="26"/>
       <c r="AL68" s="26"/>
       <c r="AM68" s="26"/>
-    </row>
-    <row r="69" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ68" s="26"/>
+    </row>
+    <row r="69" spans="11:43" x14ac:dyDescent="0.3">
       <c r="K69" s="26"/>
       <c r="L69" s="27"/>
       <c r="M69" s="27"/>
       <c r="N69" s="27"/>
       <c r="P69" s="27"/>
       <c r="Q69" s="27"/>
       <c r="R69" s="27"/>
       <c r="AA69" s="26"/>
       <c r="AB69" s="26"/>
       <c r="AC69" s="26"/>
       <c r="AD69" s="26"/>
       <c r="AE69" s="26"/>
       <c r="AF69" s="26"/>
       <c r="AG69" s="26"/>
       <c r="AH69" s="26"/>
       <c r="AI69" s="26"/>
       <c r="AJ69" s="26"/>
       <c r="AK69" s="26"/>
       <c r="AL69" s="26"/>
       <c r="AM69" s="26"/>
-    </row>
-    <row r="70" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ69" s="26"/>
+    </row>
+    <row r="70" spans="11:43" x14ac:dyDescent="0.3">
       <c r="K70" s="26"/>
       <c r="L70" s="27"/>
       <c r="M70" s="27"/>
       <c r="N70" s="27"/>
       <c r="P70" s="27"/>
       <c r="Q70" s="27"/>
       <c r="R70" s="27"/>
       <c r="AA70" s="26"/>
       <c r="AB70" s="26"/>
       <c r="AC70" s="26"/>
       <c r="AD70" s="26"/>
       <c r="AE70" s="26"/>
       <c r="AF70" s="26"/>
       <c r="AG70" s="26"/>
       <c r="AH70" s="26"/>
       <c r="AI70" s="26"/>
       <c r="AJ70" s="26"/>
       <c r="AK70" s="26"/>
       <c r="AL70" s="26"/>
       <c r="AM70" s="26"/>
-    </row>
-    <row r="71" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ70" s="26"/>
+    </row>
+    <row r="71" spans="11:43" x14ac:dyDescent="0.3">
       <c r="K71" s="26"/>
       <c r="L71" s="27"/>
       <c r="M71" s="27"/>
       <c r="N71" s="27"/>
       <c r="P71" s="27"/>
       <c r="Q71" s="27"/>
       <c r="R71" s="27"/>
       <c r="AA71" s="26"/>
       <c r="AB71" s="26"/>
       <c r="AC71" s="26"/>
       <c r="AD71" s="26"/>
       <c r="AE71" s="26"/>
       <c r="AF71" s="26"/>
       <c r="AG71" s="26"/>
       <c r="AH71" s="26"/>
       <c r="AI71" s="26"/>
       <c r="AJ71" s="26"/>
       <c r="AK71" s="26"/>
       <c r="AL71" s="26"/>
       <c r="AM71" s="26"/>
-    </row>
-    <row r="72" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ71" s="26"/>
+    </row>
+    <row r="72" spans="11:43" x14ac:dyDescent="0.3">
       <c r="K72" s="26"/>
       <c r="L72" s="27"/>
       <c r="M72" s="27"/>
       <c r="N72" s="27"/>
       <c r="P72" s="27"/>
       <c r="Q72" s="27"/>
       <c r="R72" s="27"/>
       <c r="AA72" s="26"/>
       <c r="AB72" s="26"/>
       <c r="AC72" s="26"/>
       <c r="AD72" s="26"/>
       <c r="AE72" s="26"/>
       <c r="AF72" s="26"/>
       <c r="AG72" s="26"/>
       <c r="AH72" s="26"/>
       <c r="AI72" s="26"/>
       <c r="AJ72" s="26"/>
       <c r="AK72" s="26"/>
       <c r="AL72" s="26"/>
       <c r="AM72" s="26"/>
-    </row>
-    <row r="73" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ72" s="26"/>
+    </row>
+    <row r="73" spans="11:43" x14ac:dyDescent="0.3">
       <c r="K73" s="27"/>
       <c r="L73" s="27"/>
       <c r="M73" s="27"/>
       <c r="N73" s="27"/>
       <c r="P73" s="27"/>
       <c r="Q73" s="27"/>
       <c r="R73" s="27"/>
       <c r="AA73" s="26"/>
       <c r="AB73" s="26"/>
       <c r="AC73" s="26"/>
       <c r="AD73" s="26"/>
       <c r="AE73" s="26"/>
       <c r="AF73" s="26"/>
       <c r="AG73" s="26"/>
       <c r="AH73" s="26"/>
       <c r="AI73" s="26"/>
       <c r="AJ73" s="26"/>
       <c r="AK73" s="26"/>
       <c r="AL73" s="26"/>
       <c r="AM73" s="26"/>
-    </row>
-    <row r="74" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ73" s="26"/>
+    </row>
+    <row r="74" spans="11:43" x14ac:dyDescent="0.3">
       <c r="K74" s="27"/>
       <c r="L74" s="27"/>
       <c r="M74" s="27"/>
       <c r="N74" s="27"/>
       <c r="P74" s="27"/>
       <c r="Q74" s="27"/>
       <c r="R74" s="27"/>
       <c r="AA74" s="26"/>
       <c r="AB74" s="26"/>
       <c r="AC74" s="26"/>
       <c r="AD74" s="26"/>
       <c r="AE74" s="26"/>
       <c r="AF74" s="26"/>
       <c r="AG74" s="26"/>
       <c r="AH74" s="26"/>
       <c r="AI74" s="26"/>
       <c r="AJ74" s="26"/>
       <c r="AK74" s="26"/>
       <c r="AL74" s="26"/>
       <c r="AM74" s="26"/>
-    </row>
-    <row r="75" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ74" s="26"/>
+    </row>
+    <row r="75" spans="11:43" x14ac:dyDescent="0.3">
       <c r="K75" s="27"/>
       <c r="L75" s="27"/>
       <c r="M75" s="27"/>
       <c r="N75" s="27"/>
       <c r="P75" s="27"/>
       <c r="Q75" s="27"/>
       <c r="R75" s="27"/>
       <c r="AA75" s="26"/>
       <c r="AB75" s="26"/>
       <c r="AC75" s="26"/>
       <c r="AD75" s="26"/>
       <c r="AE75" s="26"/>
       <c r="AF75" s="26"/>
       <c r="AG75" s="26"/>
       <c r="AH75" s="26"/>
       <c r="AI75" s="26"/>
       <c r="AJ75" s="26"/>
       <c r="AK75" s="26"/>
       <c r="AL75" s="26"/>
       <c r="AM75" s="26"/>
-    </row>
-    <row r="76" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ75" s="26"/>
+    </row>
+    <row r="76" spans="11:43" x14ac:dyDescent="0.3">
       <c r="K76" s="27"/>
       <c r="L76" s="27"/>
       <c r="M76" s="27"/>
       <c r="N76" s="27"/>
       <c r="P76" s="27"/>
       <c r="Q76" s="27"/>
       <c r="R76" s="27"/>
       <c r="AA76" s="26"/>
       <c r="AB76" s="26"/>
       <c r="AC76" s="26"/>
       <c r="AD76" s="26"/>
       <c r="AE76" s="26"/>
       <c r="AF76" s="26"/>
       <c r="AG76" s="26"/>
       <c r="AH76" s="26"/>
       <c r="AI76" s="26"/>
       <c r="AJ76" s="26"/>
       <c r="AK76" s="26"/>
       <c r="AL76" s="26"/>
       <c r="AM76" s="26"/>
-    </row>
-    <row r="77" spans="11:39" x14ac:dyDescent="0.3">
+      <c r="AQ76" s="26"/>
+    </row>
+    <row r="77" spans="11:43" x14ac:dyDescent="0.3">
       <c r="K77" s="27"/>
       <c r="L77" s="27"/>
       <c r="M77" s="27"/>
       <c r="N77" s="27"/>
       <c r="P77" s="27"/>
       <c r="Q77" s="27"/>
       <c r="R77" s="27"/>
     </row>
-    <row r="78" spans="11:39" x14ac:dyDescent="0.3">
+    <row r="78" spans="11:43" x14ac:dyDescent="0.3">
       <c r="K78" s="27"/>
       <c r="L78" s="27"/>
       <c r="M78" s="27"/>
       <c r="N78" s="27"/>
       <c r="O78" s="27"/>
       <c r="P78" s="27"/>
       <c r="Q78" s="27"/>
       <c r="R78" s="27"/>
     </row>
-    <row r="79" spans="11:39" x14ac:dyDescent="0.3">
+    <row r="79" spans="11:43" x14ac:dyDescent="0.3">
       <c r="K79" s="27"/>
       <c r="L79" s="27"/>
       <c r="M79" s="27"/>
       <c r="N79" s="27"/>
       <c r="O79" s="27"/>
       <c r="P79" s="27"/>
       <c r="Q79" s="27"/>
       <c r="R79" s="27"/>
     </row>
-    <row r="80" spans="11:39" x14ac:dyDescent="0.3">
+    <row r="80" spans="11:43" x14ac:dyDescent="0.3">
       <c r="K80" s="27"/>
       <c r="L80" s="27"/>
       <c r="M80" s="27"/>
       <c r="N80" s="27"/>
       <c r="O80" s="27"/>
       <c r="P80" s="27"/>
       <c r="Q80" s="27"/>
       <c r="R80" s="27"/>
     </row>
     <row r="81" spans="11:18" x14ac:dyDescent="0.3">
       <c r="K81" s="27"/>
       <c r="L81" s="27"/>
       <c r="M81" s="27"/>
       <c r="N81" s="27"/>
       <c r="O81" s="27"/>
       <c r="P81" s="27"/>
       <c r="Q81" s="27"/>
       <c r="R81" s="27"/>
     </row>
     <row r="82" spans="11:18" x14ac:dyDescent="0.3">
       <c r="K82" s="27"/>
       <c r="L82" s="27"/>
       <c r="M82" s="27"/>
       <c r="N82" s="27"/>
       <c r="O82" s="27"/>
@@ -8092,93 +8500,102 @@
     <row r="87" spans="11:18" x14ac:dyDescent="0.3">
       <c r="K87" s="27"/>
       <c r="L87" s="27"/>
       <c r="M87" s="27"/>
       <c r="N87" s="27"/>
       <c r="O87" s="27"/>
       <c r="P87" s="27"/>
       <c r="Q87" s="27"/>
       <c r="R87" s="27"/>
     </row>
     <row r="88" spans="11:18" x14ac:dyDescent="0.3">
       <c r="K88" s="27"/>
       <c r="L88" s="27"/>
       <c r="M88" s="27"/>
       <c r="N88" s="27"/>
       <c r="O88" s="27"/>
       <c r="P88" s="27"/>
       <c r="Q88" s="27"/>
       <c r="R88" s="27"/>
     </row>
   </sheetData>
   <phoneticPr fontId="12" type="noConversion"/>
   <conditionalFormatting sqref="A1:A1048576">
     <cfRule type="duplicateValues" dxfId="2" priority="1"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G11:AP11">
+  <conditionalFormatting sqref="G11:AR11">
     <cfRule type="expression" dxfId="1" priority="8">
       <formula>IF(AND(G9&lt;&gt;"",G10&lt;&gt;""),IF(OR(LEN(G9)&lt;&gt;4,LEN(G10)&gt;3),TRUE,FALSE),FALSE)</formula>
     </cfRule>
     <cfRule type="expression" dxfId="0" priority="9">
-      <formula>IF(G11&lt;&gt;"",IF(COUNTIF($F$8:$CN$8,G11)&gt;1,TRUE,FALSE),FALSE)</formula>
+      <formula>IF(G11&lt;&gt;"",IF(COUNTIF($F$8:$CO$8,G11)&gt;1,TRUE,FALSE),FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations disablePrompts="1" count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B8" xr:uid="{04BB0B87-E693-4CBB-B3A1-31DD6578864C}">
       <formula1>"M,Q,A"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7" xr:uid="{B72D6835-1A80-4906-92E2-5C48284D5211}">
       <formula1>"0,3,6,9"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="26" orientation="landscape" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="41" orientation="landscape" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="76f48747-78e4-4486-813e-ad151dd9e7b9" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B2B2A56ADEFD604F9911DFA88E47350B" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="ed5cb8ea586560f9ef99bf98dd428631">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="76f48747-78e4-4486-813e-ad151dd9e7b9" xmlns:ns4="cd928f2c-bb3d-46e8-81d5-22a7866e1042" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="14efdb7ce542202fb797910904e54470" ns3:_="" ns4:_="">
     <xsd:import namespace="76f48747-78e4-4486-813e-ad151dd9e7b9"/>
     <xsd:import namespace="cd928f2c-bb3d-46e8-81d5-22a7866e1042"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
@@ -8387,92 +8804,83 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EA1B4F1-22D5-41EA-B76D-434D91FDFBA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="76f48747-78e4-4486-813e-ad151dd9e7b9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A019BDEA-7653-4977-90C5-58A4A2332532}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9282E682-3108-4D93-BB04-EA1343AEC611}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="76f48747-78e4-4486-813e-ad151dd9e7b9"/>
     <ds:schemaRef ds:uri="cd928f2c-bb3d-46e8-81d5-22a7866e1042"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>